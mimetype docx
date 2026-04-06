--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,1238 +230,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of solar cell ESD voltage threshold on cover glass secondary emission properties</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Plasma Expansion on Solar Arrays and Comparison With Numerical Simulations of Flashover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Payan</w:t>
+                <w:t xml:space="preserve">Gaël Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (9), pp.2556 - 2560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tps.2023.3250712⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tps.2025.3614694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082582v1</w:t>
+                <w:t xml:space="preserve">hal-05556700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a retarding potential analyzer and comparison with Express-A in-flight measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+                <w:t xml:space="preserve">Dependence of solar cell ESD voltage threshold on cover glass secondary emission properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (9), pp.2556 - 2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.862945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tps.2023.3250712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545159v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a retarding potential analyzer and comparison with Express-A in-flight measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling of a retarding potential analyzer and comparison with Express-A in-flight measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Sarrailh</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Garrigues</w:t>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hess</w:t>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Villemant</w:t>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.862945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502937v1</w:t>
+                <w:t xml:space="preserve">hal-03545159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-over propagation simulation upon spacecrafts solar panels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hess</w:t>
+                <w:t xml:space="preserve">Modeling of a retarding potential analyzer and comparison with Express-A in-flight measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Payan</w:t>
+                <w:t xml:space="preserve">P Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Villemant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566026v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Charging Analysis of a Space Instrument in PEO With a Dedicated Modeling Chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jeanty-Ruard</w:t>
+                <w:t xml:space="preserve">Flash-over propagation simulation upon spacecrafts solar panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loanne Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2019.2911408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (22), pp.223302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0061320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507375v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of Internal Charging on Spacecraft and Risks of Discharge on Floating Metallic Elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+                <w:t xml:space="preserve">Measurements of electron emission under electron impact on BN sample for incident electron energy between 10 eV and 1000 eV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rey</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2958368⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (2), pp.23001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/127/23001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422788v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of electron emission under electron impact on BN sample for incident electron energy between 10 eV and 1000 eV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Modeling of Dust Charging in Simulated Lunar Environment Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed E Belhaj</w:t>
+                <w:t xml:space="preserve">Pauline Oudayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loanne Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Matéo-Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (2), pp.23001. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (8), pp.3710-3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/127/23001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2019.2919932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326375v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of Dust Charging in Simulated Lunar Environment Conditions</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of Internal Charging on Spacecraft and Risks of Discharge on Floating Metallic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Oudayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loanne Monnin</w:t>
+                <w:t xml:space="preserve">Abdessamad Ben Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Matéo-Vélez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2019.2919932⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2958368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315282v1</w:t>
+                <w:t xml:space="preserve">hal-02422788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of internal charging of four commonly used polymers through experimental and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Ryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, pp.045108-1 - 045108-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5055221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Internal Charging Tools With Experiments in REEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex D.P. Hands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith A. Ryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,3789 +1470,4419 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (8), pp.3824-3833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2019.2900891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spacecraft Worst Case Surface Charging: On the Importance of Measuring the Electron Emission Yield Under Representative Environmental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Matéo-Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dadouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (8), pp.3790-3795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2019.2925435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation Through Experiments of a 3-D Time-Dependent Model of Internal Charging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Charging Analysis of a Space Instrument in PEO With a Dedicated Modeling Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeanty-Ruard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giovani Santin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (9), p. 2566 - 2572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2734565⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 47 (8), pp.3699-3709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2019.2911408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629292v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Simulation of Electric Propulsion Effects on Active Spacecraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation Through Experiments of a 3-D Time-Dependent Model of Internal Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Siguier</w:t>
+                <w:t xml:space="preserve">David Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rogier</w:t>
+                <w:t xml:space="preserve">Giovani Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (8), p. 2019 - 2024. </w:t>
+              <w:t xml:space="preserve">, 2017, 45 (9), p. 2566 - 2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2691907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2734565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705254v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Different Parameters on Flashover Propagation on a Solar Panel</w:t>
+                <w:t xml:space="preserve">Multiscale Simulation of Electric Propulsion Effects on Active Spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Antoine Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Payan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (8), pp.1864-1870. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2686653⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (8), p. 2019 - 2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2691907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705283v1</w:t>
+                <w:t xml:space="preserve">hal-01705254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Solar Orbiter Spacecraft–Plasma Interactions Effects on Electric Field and Particle Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Different Parameters on Flashover Propagation on a Solar Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hilgers</w:t>
+                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Pantellini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamy Laurent</w:t>
+                <w:t xml:space="preserve">D. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (9), page 2578-2587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2731054⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.1864-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2686653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706575v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field dependence on the conductivity of Kapton-HN: Integration into a 1D physical model used for the description of charge transport in dielectric materials under space environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Study of Solar Orbiter Spacecraft–Plasma Interactions Effects on Electric Field and Particle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Guillemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hilgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pantellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5008316⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (9), page 2578-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2731054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716194v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D Physical Model of Charge Distribution and Transport in Dielectric Materials Under Space Radiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Electric field dependence on the conductivity of Kapton-HN: Integration into a 1D physical model used for the description of charge transport in dielectric materials under space environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2662227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (24), pp.245106 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629280v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of Spacecraft Electrostatic Sheath Changes With the Heliocentric Distances from 0.044 to 1 AU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Matéo-Vélez</w:t>
+                <w:t xml:space="preserve">1-D Physical Model of Charge Distribution and Transport in Dielectric Materials Under Space Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), p. 1947 - 1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2662227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation Study of Spacecraft Electrostatic Sheath Changes With the Heliocentric Distances from 0.044 to 1 AU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Matéo-Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, PP, pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2013.2246193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on both numerical and experimental multipactor predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULCOPIM 2025 (11TH INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION IN SPACE RF HARDWARE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipactor in the Presence of Dielectrics: An Overview of Charging Effects Specificities and Physical Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULCOPIM 2025 (11TH INTERNATIONAL WORKSHOP ON MULTIPACTOR, CORONA AND PASSIVE INTERMODULATION IN SPACE RF HARDWARE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Charging Simulations Using THEMIS Model Developed for Irradiation History Effect on the Conductivity of Space Used Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the initiation of vacuum arcs on solar panels of satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">12th International Workshop on the Mechanisms of Vacuum Arcs (MeVArc 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FREIA laboratory (Uppsala University), Jun 2025, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849827v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIS Improvements of the Physical Modelling of the Electrostatic Cleanliness Concerning Scientific Missions with Active Potential Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du Risque d’Arc Electrique sur les Panneaux Solaires des Satellites : Activités Expérimentales à l’ONERA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien L G Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tcherniatinsky</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">17e Colloque sur les Arcs Electriques (CAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur les Céramiques (IRCER), Mar 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851174v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the electrostatic coupling between plasma thruster and spacecraft -comparison with Express-A in-flight measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+                <w:t xml:space="preserve">Experimental validation of SoCCER code for the numerical simulation of flash-over on solar panels (EMAGS 4 project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hess</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Electric Propulsion Conference (IEPC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">17th Spacecraft Charging Technology Conference (SCTC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA; CNES, Jun 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808297v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of multiply charged ions in the context of a vacuum arc thruster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+                <w:t xml:space="preserve">Toward a new method for qualification of large solar arrays against ESD and arcing risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Electric Propulsion Conference (IEPC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Boston, United States. Paper 519</w:t>
+              <w:t xml:space="preserve">17th Spacecraft Charging Technology Conference (SCTC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA; CNES, Jun 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808266v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Over Propagation Model: Results and User Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+                <w:t xml:space="preserve">Generation of multiply charged ions in the context of a vacuum arc thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">37th International Electric Propulsion Conference (IEPC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Boston, United States. Paper 519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849652v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of the Dependence of the Voltage Threshold of Solar Cells ESDs on Material Properties and Geometrical Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Matéo‐vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulations of plasma plume collection by solar array and erosion of interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electric Propulsion Conference ( IEPC ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEP model integration in SPIS software, applications to the modelling of vacuum chamber test-bed and nano-satellite in low earth orbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash-Over Propagation Model: Results and User Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loanne Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Villemant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+                <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference 2022 (IEPC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808284v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of the Electrostatic Coupling between Plasma Thruster and Spacecraft - Comparison with Express-A In-flight Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+                <w:t xml:space="preserve">FEEP model integration in SPIS software, applications to the modelling of vacuum chamber test-bed and nano-satellite in low earth orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Spacecraft Charging Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, France</w:t>
+              <w:t xml:space="preserve">International Electric Propulsion Conference 2022 (IEPC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746331v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendezvous Differential Charging and Discharge Simulation with SPIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cipriani</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling of the Electrostatic Coupling between Plasma Thruster and Spacecraft - Comparison with Express-A In-flight Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien L G Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henning Wulf</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">16th Spacecraft Charging Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851167v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Material Interactions with Space Environments (ChaMISEn): Toward a Data Management System for the Material Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rendezvous Differential Charging and Discharge Simulation with SPIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien L G Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849688v1</w:t>
+                <w:t xml:space="preserve">hal-04851167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3D simulation tool for multipactor in presence of dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Peysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULCOPIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of FO propagation on solar panels. EMAGS 4 project. Characterization of FO propagation on solar panels. EMAGS 4 project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Material Interactions with Space Environments (ChaMISEn): Toward a Data Management System for the Material Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien L G Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851143v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEP Thrusters, Influence on Spacecraft Surface Charging and Cleanliness, Application to LISA Mission Case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of FO propagation on solar panels. EMAGS 4 project. Characterization of FO propagation on solar panels. EMAGS 4 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loanne Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien L G Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850535v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of a Hall Thruster Plume and Comparisons with Express-A In-flight Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+                <w:t xml:space="preserve">FEEP Thrusters, Influence on Spacecraft Surface Charging and Cleanliness, Application to LISA Mission Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Deprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEPC Summer 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746361v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on physical modelling and usability improvements of SPIS in the frame of SPIS-ASPOC and SPIS-LISA projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of the electrostatic coupling between plasma thruster and spacecraft -comparison with Express-A in-flight measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Trouche</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Spacecraft Plasma Interaction Network in Europe (SPINE) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">37th International Electric Propulsion Conference (IEPC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970241v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIS Modelling of spacecraft surface contamination due to FEEP thrusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Charging Simulations Using THEMIS Model Developed for Irradiation History Effect on the Conductivity of Space Used Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Spacecraft Plasma Interaction Network in Europe (SPINE) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926616v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-In-Cell modelling of acceleration region in Hall Thruster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPIS Improvements of the Physical Modelling of the Electrostatic Cleanliness Concerning Scientific Missions with Active Potential Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Retino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherniatinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746417v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new test bench dedicated to adhesion characterization of lunar dust simulants in space environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Modeling of a Hall Thruster Plume and Comparisons with Express-A In-flight Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Materials in Space Environment (ISMSE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEPC Summer 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018290v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and experimental validation of spacecraft-thruster interactions for electric propulsion thruster plumes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on physical modelling and usability improvements of SPIS in the frame of SPIS-ASPOC and SPIS-LISA projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeanty-Ruard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.IEPC-2017-357</w:t>
+              <w:t xml:space="preserve">28th Spacecraft Plasma Interaction Network in Europe (SPINE) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573896v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SPIS Modelling of spacecraft surface contamination due to FEEP thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Spacecraft Plasma Interaction Network in Europe (SPINE) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle-In-Cell modelling of acceleration region in Hall Thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a new test bench dedicated to adhesion characterization of lunar dust simulants in space environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oudayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Puybras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Materials in Space Environment (ISMSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model and experimental validation of spacecraft-thruster interactions for electric propulsion thruster plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Popelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Théroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Käthe Dannenmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. pp.IEPC-2017-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear patch method and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersónissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,137 +5892,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Internal Charging on Spacecraft and Risks of Discharge on Floating Metallic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Ben Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, San Antonio, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5402,105 +6032,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation des interactions plasma surface – Application à l’environnement spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Toulouse III – Paul Sabatier; Ecole Doctorale GEETS, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04973621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5647,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dusart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae36ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L G Hess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3250712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545159v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villemant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.862945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarrailh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hess" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loanne Monnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061320" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeanty-Ruard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2911408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ben Zaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2958368" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/23001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oudayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2919932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pacaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ryden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hands" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D.P. Hands" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2900891" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2925435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Santin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2734565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mateo-Velez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2691907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Inguimbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2686653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Guillemant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hilgers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2731054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008316" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2662227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilgers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2246193" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Michelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherniatinsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jarrige" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o&#8208;v&#233;lez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cipriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wulf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peysson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Murat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boniface" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Puybras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Popelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;roude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Loub&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;the Dannenmayer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04973621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dusart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae36ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jarrige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2025.3614694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L G Hess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3250712" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545159v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hess" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.862945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarrailh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hess" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villemant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loanne Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/23001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oudayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2919932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ben Zaid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2958368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pacaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ryden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hands" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D.P. Hands" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2900891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2925435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeanty-Ruard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2911408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2734565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mateo-Velez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2691907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Inguimbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2686653" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Guillemant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hilgers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2731054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2662227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilgers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2246193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Murat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o&#8208;v&#233;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deprez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cipriani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wulf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peysson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pacaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherniatinsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boniface" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Puybras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Popelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;roude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Loub&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;the Dannenmayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04973621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>