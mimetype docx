--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -849,429 +849,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of electron emission under electron impact on BN sample for incident electron energy between 10 eV and 1000 eV</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of Internal Charging on Spacecraft and Risks of Discharge on Floating Metallic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villemant</w:t>
+                <w:t xml:space="preserve">Abdessamad Ben Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed E Belhaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dadouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+                <w:t xml:space="preserve">Romain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (2), pp.23001. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/127/23001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2958368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326375v1</w:t>
+                <w:t xml:space="preserve">hal-02422788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of Dust Charging in Simulated Lunar Environment Conditions</w:t>
+                <w:t xml:space="preserve">Measurements of electron emission under electron impact on BN sample for incident electron energy between 10 eV and 1000 eV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Oudayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loanne Monnin</w:t>
+                <w:t xml:space="preserve">M. Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Matéo-Vélez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hess</w:t>
+                <w:t xml:space="preserve">Mohamed E Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2019.2919932⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (2), pp.23001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/127/23001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315282v1</w:t>
+                <w:t xml:space="preserve">hal-02326375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of Internal Charging on Spacecraft and Risks of Discharge on Floating Metallic Elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling of Dust Charging in Simulated Lunar Environment Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oudayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loanne Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Matéo-Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (8), pp.3710-3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2958368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2019.2919932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422788v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of internal charging of four commonly used polymers through experimental and numerical analysis</w:t>
               </w:r>
@@ -1525,77 +1525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spacecraft Worst Case Surface Charging: On the Importance of Measuring the Electron Emission Yield Under Representative Environmental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Matéo-Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dadouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,364 +1787,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation Through Experiments of a 3-D Time-Dependent Model of Internal Charging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Simulation of Electric Propulsion Effects on Active Spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovani Santin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (9), p. 2566 - 2572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2734565⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (8), p. 2019 - 2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2691907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629292v1</w:t>
+                <w:t xml:space="preserve">hal-01705254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Simulation of Electric Propulsion Effects on Active Spacecraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation Through Experiments of a 3-D Time-Dependent Model of Internal Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Siguier</w:t>
+                <w:t xml:space="preserve">David Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rogier</w:t>
+                <w:t xml:space="preserve">Giovani Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (8), p. 2019 - 2024. </w:t>
+              <w:t xml:space="preserve">, 2017, 45 (9), p. 2566 - 2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2691907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2734565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705254v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Different Parameters on Flashover Propagation on a Solar Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2189,265 +2189,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Solar Orbiter Spacecraft–Plasma Interactions Effects on Electric Field and Particle Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric field dependence on the conductivity of Kapton-HN: Integration into a 1D physical model used for the description of charge transport in dielectric materials under space environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2731054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (24), pp.245106 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706575v1</w:t>
+                <w:t xml:space="preserve">hal-01716194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field dependence on the conductivity of Kapton-HN: Integration into a 1D physical model used for the description of charge transport in dielectric materials under space environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Study of Solar Orbiter Spacecraft–Plasma Interactions Effects on Electric Field and Particle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Guillemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hilgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pantellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (24), pp.245106 </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (9), page 2578-2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2017.2731054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716194v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D Physical Model of Charge Distribution and Transport in Dielectric Materials Under Space Radiations</w:t>
               </w:r>
@@ -3426,375 +3426,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of multiply charged ions in the context of a vacuum arc thruster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+                <w:t xml:space="preserve">FEEP model integration in SPIS software, applications to the modelling of vacuum chamber test-bed and nano-satellite in low earth orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Electric Propulsion Conference (IEPC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Boston, United States. Paper 519</w:t>
+              <w:t xml:space="preserve">International Electric Propulsion Conference 2022 (IEPC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808266v1</w:t>
+                <w:t xml:space="preserve">hal-03808284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Dependence of the Voltage Threshold of Solar Cells ESDs on Material Properties and Geometrical Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Modeling of the Electrostatic Coupling between Plasma Thruster and Spacecraft - Comparison with Express-A In-flight Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarrailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien L G Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">16th Spacecraft Charging Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851152v1</w:t>
+                <w:t xml:space="preserve">hal-04746331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulations of plasma plume collection by solar array and erosion of interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of multiply charged ions in the context of a vacuum arc thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference ( IEPC ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">37th International Electric Propulsion Conference (IEPC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Boston, United States. Paper 519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808232v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-Over Propagation Model: Results and User Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loanne Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3849,277 +3819,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEP model integration in SPIS software, applications to the modelling of vacuum chamber test-bed and nano-satellite in low earth orbit</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Study of the Dependence of the Voltage Threshold of Solar Cells ESDs on Material Properties and Geometrical Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Matéo‐vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference 2022 (IEPC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">SCTC 2022 - 16th Spacecraft Charging and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808284v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of the Electrostatic Coupling between Plasma Thruster and Spacecraft - Comparison with Express-A In-flight Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale simulations of plasma plume collection by solar array and erosion of interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien L G Hess</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Spacecraft Charging Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, France</w:t>
+              <w:t xml:space="preserve">International Electric Propulsion Conference ( IEPC ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746331v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendezvous Differential Charging and Discharge Simulation with SPIS</w:t>
               </w:r>
@@ -5503,64 +5503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new test bench dedicated to adhesion characterization of lunar dust simulants in space environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oudayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mateo-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Puybras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,77 +5753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear patch method and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sarrailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Internal Charging on Spacecraft and Risks of Discharge on Floating Metallic Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Ben Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dusart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae36ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jarrige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2025.3614694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L G Hess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3250712" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545159v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hess" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.862945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarrailh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hess" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villemant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loanne Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/23001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oudayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2919932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ben Zaid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2958368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pacaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ryden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hands" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D.P. Hands" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2900891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2925435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeanty-Ruard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2911408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2734565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mateo-Velez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2691907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Inguimbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2686653" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Guillemant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hilgers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2731054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2662227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilgers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2246193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Murat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o&#8208;v&#233;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deprez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cipriani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wulf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peysson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pacaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherniatinsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boniface" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Puybras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Popelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;roude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Loub&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;the Dannenmayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04973621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dusart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae36ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jarrige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Boni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2025.3614694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L G Hess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2023.3250712" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545159v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hess" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villemant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.862945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarrailh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hess" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Villemant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loanne Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ben Zaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2958368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Belhaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/23001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oudayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2919932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pacaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Ryden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hands" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055221" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D.P. Hands" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2900891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2925435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeanty-Ruard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2911408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mateo-Velez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siguier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2691907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Santin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2734565" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Inguimbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Payan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2686653" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008316" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Guillemant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hilgers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2731054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2017.2662227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillemant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mat&#233;o-V&#233;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilgers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2246193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Murat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mat&#233;o&#8208;v&#233;lez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rojo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Deprez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cipriani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Wulf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peysson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849688v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pacaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Michelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherniatinsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boniface" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Puybras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Popelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;roude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Loub&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;the Dannenmayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04973621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>