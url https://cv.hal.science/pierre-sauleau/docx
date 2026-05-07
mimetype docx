--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -491,252 +491,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial load mitigation of the shellfish Magallana gigas by the marine sponge Hymeniacidon perlevis (Montagu 1818)</w:t>
+                <w:t xml:space="preserve">Marine biofilm formation on flax fibre reinforced biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Gentric</w:t>
+                <w:t xml:space="preserve">Thomas Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103564⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (7), pp.415-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2024.2373870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058189v1</w:t>
+                <w:t xml:space="preserve">hal-04685929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine biofilm formation on flax fibre reinforced biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fruleux</w:t>
+                <w:t xml:space="preserve">Bacterial load mitigation of the shellfish Magallana gigas by the marine sponge Hymeniacidon perlevis (Montagu 1818)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (7), pp.415-430. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2024.2373870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685929v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t>
               </w:r>
@@ -833,352 +833,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can port concrete infrastructures be optimized to promote algal and macrofaunal colonisation in the marine intertidal zone? Case study of Port Haliguen (Brittany, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Perrot</w:t>
+                <w:t xml:space="preserve">Potential Sanitary Impacts on Shellfish Aquaculture by the Marine Invasive Sponge Celtodoryx ciocalyptoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1245/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19080/OFOAJ.2022.15.555920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430665v1</w:t>
+                <w:t xml:space="preserve">hal-05370391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix stiffness: A key parameter to control hydro-elasticity and morphing of 3D printed biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156, pp.106882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Sanitary Impacts on Shellfish Aquaculture by the Marine Invasive Sponge Celtodoryx ciocalyptoides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Gentric</w:t>
+                <w:t xml:space="preserve">Can port concrete infrastructures be optimized to promote algal and macrofaunal colonisation in the marine intertidal zone? Case study of Port Haliguen (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography and Fisheries Open Access journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1245 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19080/OFOAJ.2022.15.555920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1245/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370391v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
               </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eco-friendly strategy using flax/polylactide composite to tackle the marine invasive sponge Celtodoryx ciocalyptoides (Burton, 1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1487,360 +1487,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution, abundance and pollution tolerance of the marine invasive sponge Celtodoryx ciocalyptoides (Burton, 1935) in the Etel River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734752v1</w:t>
+                <w:t xml:space="preserve">hal-01394640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, abundance and pollution tolerance of the marine invasive sponge Celtodoryx ciocalyptoides (Burton, 1935) in the Etel River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bioaccumulation of metallic trace elements and organic pollutants in marine sponges from the South Brittany Coast, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.213 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934529.2015.1094327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394640v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of metallic trace elements and organic pollutants in marine sponges from the South Brittany Coast, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Gentric</w:t>
+                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rehel</w:t>
+                <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (3), pp.213 - 219. </w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10934529.2015.1094327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415914v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihydrohymenialdisines, new pyrrole-2-aminoimidazole alkaloids from the marine sponge Cymbastela cantharella</w:t>
               </w:r>
@@ -2629,51 +2629,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif support pour la culture d’éponges marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,744 +2688,744 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3056882A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Congress on Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Biotechnology, Jul 2016, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Mycosporine-like amino acids in algae collected in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Phycologie SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysidamide : a cell death inducing drug bypassing Bcl-2 protective activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bourguet-Kondracki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVth European Conference on Marine Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New polychlorinated derivatives from the Red Sea marine sponge Lamellodysidea herbacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bourguet-Kondracki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVth European Conference on Marine Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New polychlorinated derivatives from the Red Sea marine sponge Lamellodysidea herbacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L Bourguet-Kondracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Symposium on Marine Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sorrente, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulon, France. 33, pp.S7, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391798v1</w:t>
-              </w:r>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">hal-00013836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3774,51 +3774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2312A3CD"/>
+    <w:nsid w:val="01F9A880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4005,51 +4005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-sauleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1877-9628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109223470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bascle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gentric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2373870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lapinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1245/1/012001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106882" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2022.15.555920" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2018.10.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Mourabit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1285298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01394640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2015.1094327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carletti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.03.073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGQK4T37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tran Huu Dau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa T A Youssef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bourguet-Kondracki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060132r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2005.07.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W465W6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSNCPCVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Long" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cassabois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00208-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3RPZMTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine B&#233;zivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.3.196.5835" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bourguet-Kondracki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Bourguet-Kondracki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05430641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-sauleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1877-9628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109223470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bascle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2373870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gentric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/OFOAJ.2022.15.555920" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lapinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1245/1/012001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2018.10.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Mourabit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1285298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01394640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2015.1094327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carletti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.03.073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGQK4T37-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tran Huu Dau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa T A Youssef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bourguet-Kondracki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060132r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2005.07.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W465W6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.11.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSNCPCVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Long" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cassabois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(03)00208-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3RPZMTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine B&#233;zivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.3.196.5835" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bourguet-Kondracki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Bourguet-Kondracki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05430641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>