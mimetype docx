--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,831 +66,915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brève histoire des croyances et préjugés antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vapné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La couleur des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant l'État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Lesaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Historia et ius, pp.536, 2024, 979-12-81621-07-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les princes et les Juifs dans l’Italie de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des Juifs: un voyage en 80 dates, de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kichelewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, 2020, 978-2-13-082071-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïr ben Siméon de Narbonne Lettre à Louis IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Kogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'éclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.XXXII-80, 2017, 978-2-84162-421-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01744881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexer ? Les déplacements de frontières à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Luther, Des Juifs et de leurs mensonges (1543). Édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Luther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Honigmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Savy. Honoré Champion, 2015, Des Juifs et de leurs mensonges (1543). Édition critique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seigneurs et condottières : les Dal Verme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École française de Rome, pp.620+8, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe des rois et des princes. 1215-1492</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.190, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse et États princiers en Italie et en France au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École française de Rome, pp.434, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -900,1672 +984,1672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Lesaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fedele, Dante; Lesaffer, Randall; Savy, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant l'État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Historia et ius, pp.1-6, 2024, 979-12-81621-07-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut réfléchir à la façon dont les tropes antisémites fleurissent à gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Haine ordinaire. Des vies percutées par le racisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil-Mediapart, pp.54-58, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlo Cattaneo - Interdictions israélites. Recherches économico-juridiques sur l’interdiction de la propriété aux israélites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Conférence, pp.7-26, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antijudaïsme chrétien, matrice de l’antisémitisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline François et Nina Valbousquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Églises et la Shoah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémorial de la Shoah, pp.14-15, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Liber pontificalis nell’edizione di Louis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Maria D’Achille et Marina Righetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma medievale. Il volto perduto della città</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Luca Editori d’Arte, pp.182, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et appartenance dans l’histoire des Juifs d’Italie du Nord avant les ghettos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bistagne, Jérémie Ferrer-Bartomeu et Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée. xive-xvie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.185-204, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1475. L’affaire de Simon de Trente : une retentissante accusation de meurtre rituel en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.251-255, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : &amp;quot;Médite les annales de chaque siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1-9, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princes’ Conceptions of the Jewish Minority in Northern Italy (15th Century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Guetta et Pierre Savy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Contrarii, ma diversi. The Question of the Jewish Minority in Early Modern Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, pp.129-141, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1867 L'émancipation des Juifs d'Autriche-Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Horel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.355-360, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers 740. La &amp;quot;conversion des Khazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.1-9, 2020</w:t>
+              <w:t xml:space="preserve">, PUF, pp.165-170, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da strumento di potere a fonte di ricchezza : la signoria rurale dei Dal Verme (Lombardia, XV secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Gamberini-Fabrizio Pagnoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La signoria rurale nell’Italia del tardo medioevo. 1, Gli spazi economici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Italia-Università degli studi di Milano-Bruno Mondadori, pp.321-337, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fare la storia di una famiglia. Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vittoria Cirillo Dal Verme et Gabriella Casiraghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulle orme dei Dal Verme. Vicende e personaggi di una grande casata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guardamagna Editori, pp.13-17, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortuna di una sconfitta : echi francesi della Disfida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fulvio Delle Donne et Victor Rivera Magos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Disfida di Barletta e la fine del Regno. Coscienza del presente e percezione del mutamento tra fine Quattrocento e inizio Cinquecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, pp.41-59, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine, conflits, conversions. Les dots juives en Lombardie (xve-milieu xvie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Chamboduc de Saint-Pulgent et Marie Dejoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes. Les Moyen Âge de François Menant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.57-68, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la domination à la capacité d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Judde de Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloise Hermant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l’autorité à l’âge moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-251, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerriers et condottières dans les &amp;quot;lettres d’art&amp;quot; des humanistes italiens (XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Cammarosano, Bruno Dumézil, Stéphane Gioanni et Laurent Vissière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art de la lettre et lettre d’art. Épistolaire politique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro europeo di ricerche medievali, pp.245-261, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils et conseillers à Milan sous les Sforza (1450-1499)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseils et conseillers dans l'Europe de la Renaissance v. 1450-v. 1550</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais de Tours - Presses universitaires de Rennes, pp.175-209, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles VII 1422-1461. Vainqueur de la guerre de Cent Ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larousse des rois de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.52-61, 2008</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.142-149, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe II Auguste 1180-1223. Le vainqueur de Bouvines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larousse des rois de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.142-149, 2008</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.52-61, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Procès dans l'histoire, l'histoire dans le Procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent FERRI; Christophe GAUTHIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire-Bataille. L'écriture de l'histoire dans l'oeuvre de Georges Bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-98, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille de seigneurs dans l'Italie du XVe siècle : fonctionnement de l'état et appartenance sociale à la lumière d'une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et la monographie familiale : sources, méthodes et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.201-211, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2575,2381 +2659,2381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une louange inédite d’Odet de Foix, vicomte de Lautrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire-Bulletin de la Société de l'histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Année 2018, pp.87-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation: Medieval Economic Rationalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Cândido Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varia Historia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0104-87752023000200004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discussions de Gui Foucois, archevêque de Narbonne, avec le rabbin Meïr ben Siméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.335-346 et 353-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférieurs et inclus : les Juifs et la société dans une illustration allemande du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulla “corsa degli ebrei” del Salone dei Mesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schifanoia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62-63, pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Juifs comme acteurs politiques (Italie du Nord, XVe siècle) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakhor. Rivista di storia degli ebrei d’Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier Des Juifs et de leurs mensonges, de Martin Luther. Retour sur un projet éditorial et scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152 (1), pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essere principe e condottiero. Osservazioni sulla guerra e la politica nell’Italia rinascimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Società e Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 168, pp.319-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la conversion d’Obadiah et de quelques autres (vers 1100). Les pouvoirs face à la conversion à une religion minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182, pp.207-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.38701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertire gli ebrei? I doveri del principe tra imperativi religiosi e necessità politica (Lombardia, XV secolo) di Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.189-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/1593-2214/5322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre peuple et communauté : remarques sur l’idée de nation chez les Juifs d’Italie (XVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 234 (2), pp.297-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptême et hérédité : peut-on parler d’une &amp;quot;macule&amp;quot; juive dans l’histoire de l’Occident (Moyen Âge-Temps modernes) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des etudes juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 174, 3-4, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (2 ("Mensonges et légitimation")), pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attributs chimériques de peuples réels : queue des Anglais et queue des Juifs au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micrologus. Nature, Sciences and Medieval Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (Estremità e escrecenze dei corpi / Extremities and Excrescences of the Body), pp.239-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de la nation israélienne. Entretien avec Avner Ben-Amos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Ben-Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (2 ("Mensonges et légitimation")), pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs, l'Occident, les Juifs. Modèles et contre-modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1 ("Par les Grecs")), pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ginzburg. Historic strip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (1 ("Le petit théâtre intellectuel")), pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la micro-histoire : Edoardo Grendi, la micro-analyse et &amp;quot;l'exceptionnel normal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1 ("Le détail")), pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inheritance, identity, corruption: Thoughts about three cases of hypodescent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ? (182), pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs ont une queue. Sur un thème mineur de la construction de l'altérité juive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 166, 1, pp.117-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission, identité, corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, ? (182), pp.53-80</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 182, p. 53-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.29417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli Stati italiani del XV secolo : una proposta sulle tipologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio storico italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.735-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un début dans la vie : Sforza Secondo jusqu'en 1467</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales, Langue, textes, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costituzione e funzionamento dello &amp;quot; Stato vermesco &amp;quot; (fine del XIV-metà del XV sec.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reti medievali textendash Rivista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5. Poteri signorili e feudali nelle campagne dell'Italia settentrionale fra Tre e Quattrocento : fondamenti di legittimità e forme di esercizio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do ut des ? &amp;quot; La famille Dal Verme et les Augustins du milieu du XIVe au milieu du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Storia della Chiesa in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57, 2, pp.315-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famiglia Dal Verme fra Trecento e Quattrocento. I suoi documenti, i suoi archivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Società e Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 99, p. 183-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ut des ?&amp;quot; La famille Dal Verme et les augustins du milieu du XIVe au milieu du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di storia della Chiesa in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (2), pp.315-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ut des ?&amp;quot; La famille Dal Verme et les augustins du milieu du XIVe au milieu du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di storia della Chiesa in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (2), pp.315-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur le pouvoir et la société politique dans le duché de Milan au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 115, 2, pp.987-1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école bourguignonne. Rodolfo Gonzaga à la cour de Bourgogne (1469-1470)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (345-346), pp.343-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interrogatoire de Tempesta. Un cas de torture dans le duché de Milan à la fin du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13, p. 71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'école bourguignonne. Rodolfo Gonzaga à la cour de Bourgogne (1469-1470)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, p. 343-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambassadeurs milanais à la cour de Charles le Téméraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 68, pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4959,935 +5043,935 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Lesaffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique, XIIe-XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dante Fedele; Randall Lesaffer; Pierre Savy, May 2022, Lille-Courtrai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Lesaffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique, XIIe-XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dante Fedele; Randall Lesaffer; Pierre Savy, Sep 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir seigneurial et modèle monarchique français (Milan, XIVe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir seigneurial et modèle monarchique français (Milan, XIVe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italie. pp.187-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disettes en Lombardie d'après les sources narratives (fin XIIIe-début XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les disettes en Lombardie d'après les sources narratives (fin XIIIe-début XIVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italie. pp.181-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour des ducs de Milan dans la société politique et le système des cours de l'Italie du Quattrocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cour des ducs de Milan dans la société politique et le système des cours de l'Italie du Quattrocento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien de la noblesse médiévale entre sources littéraires et sources de la pratique : l'exemple de Du Guesclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'historien de la noblesse médiévale entre sources littéraires et sources de la pratique : l'exemple de Du Guesclin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.175-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté, protection, négociation. Sur les valeurs politiques du contrat féodal dans la Lombardie du xve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté, protection, négociation. Sur les valeurs politiques du contrat féodal dans la Lombardie du XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Espagne. pp.97-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisation des conflits, politisation par le conflit et participation au politique dans l'Occident des XIIIe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politisation des conflits, politisation par le conflit et participation au politique dans l'Occident des XIIIe-XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aspect méconnu du &amp;quot;paysage documentaire&amp;quot; italien à la fin du Moyen Âge : la production de registres en milieu seigneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un aspect méconnu du "paysage documentaire" italien à la fin du Moyen Âge : la production de registres en milieu seigneurial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les feudataires et le contrôle territorial dans le duché de Milan à l'époque des Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les feudataires et le contrôle territorial dans le duché de Milan à l'époque des Sforza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Italie. pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noblesse et États princiers en Italie et en France au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rome, Italie. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre monde urbain et pouvoir ducal : l'identité sociale de quelques familles aristocratiques dans la Lombardie du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre monde urbain et pouvoir ducal : l'identité sociale de quelques familles aristocratiques dans la Lombardie du XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Italie. pp.131-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5897,215 +5981,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princes and Jews in 15th century-Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Circolo&amp;quot; : un rendez-vous romain et international depuis 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de l’histoire des Juifs en histoire médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6115,206 +6199,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Ages without Borders : a conversation on medievalism. Medioevo senza frontiere : una conversazione sul medievalismo. Moyen Âge sans frontières : une conversation sur le médiévalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Di Carpegna Falconieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Yawn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middle Ages without Borders : a conversation on medievalism. Medioevo senza frontiere : una conversazione sul medievalismo. Moyen Âge sans frontières : une conversation sur le médiévalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non contrarii, ma diversi. The Question of the Jewish Minority in Early Modern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Guetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non contrarii, ma diversi. The Question of the Jewish Minority in Early Modern Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6324,200 +6408,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il posto delle minoranze : spazi, norme e rappresentazioni (Europa e Mediterraneo, sec. xiii-xix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Di Nepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes et scènes de la conversion dans l’espace public (Antiquité-période moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sotinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 182, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6664,51 +6748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Fedele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lesaffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lettre-a-louis-ix/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;quignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luther" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Honigmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gentile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-pouvoir-contourne-inflechir-et-subvertir-l-autorite-a-l-age-moderne.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C&#226;ndido Da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-87752023000200004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/1593-2214/5322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Ben-Amos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.29417" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04416592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Carpegna Falconieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Yawn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Di Nepi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/breve-histoire-des-croyances-et-prejuges-antisemites-pierre-savy/9782021607420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Fedele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lesaffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kichelewski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyber-eclat.net/livres/lettre-a-louis-ix/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;quignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luther" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Honigmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gentile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Judde de Larivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-pouvoir-contourne-inflechir-et-subvertir-l-autorite-a-l-age-moderne.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C&#226;ndido Da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-87752023000200004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/1593-2214/5322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Ben-Amos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.29417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04416592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04317508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04315728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Di Carpegna Falconieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Yawn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Di Nepi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>