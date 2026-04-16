--- v1 (2026-03-26)
+++ v2 (2026-04-16)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting marine extent and condition accounts in France</w:t>
+                <w:t xml:space="preserve">A stakeholder perspective on the drivers and barriers influencing the emergence of deep-sea mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Comte</w:t>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quemmerais-Amice</w:t>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+                <w:t xml:space="preserve">Shani Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Surun</w:t>
+                <w:t xml:space="preserve">Ugo Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.106532. </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.105623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822957v1</w:t>
+                <w:t xml:space="preserve">hal-05244814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stakeholder perspective on the drivers and barriers influencing the emergence of deep-sea mining</w:t>
+                <w:t xml:space="preserve">Experimenting marine extent and condition accounts in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bellanger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adrien Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quemmerais-Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shani Friedman</w:t>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Massé</w:t>
+                <w:t xml:space="preserve">Clément Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.105623. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.106532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244814v1</w:t>
+                <w:t xml:space="preserve">hal-04822957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top 10+1 indicators for assessing forest ecosystem conditions: A five-decade fragmentation analysis</w:t>
               </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 957, pp.177527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services Assessment for the Conservation of Mangroves in French Guiana Using Fuzzy Cognitive Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,90 +1032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for stakeholder consultation to support national ecosystem services assessment: A case study from French marine assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectoral externalities related to natural resources and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Fonner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,51 +1425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Marine and Coastal Governance Conflicts at the Interface of Multiple Sectors and Jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Speir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,442 +1553,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Organization of Actors in the Ecological Outcomes of Investment in Restoration of Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
+                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Levrel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129599v1</w:t>
+                <w:t xml:space="preserve">hal-02132992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on marine ecosystem services supplied by coral reefs, sandy beaches and coastal lagoons in different eutrophication states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.104078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Influence of the Organization of Actors in the Ecological Outcomes of Investment in Restoration of Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132992v1</w:t>
+                <w:t xml:space="preserve">hal-02129599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : La fabrique de la compensation écologique : controverses et pratiques – L’économie néo-institutionnelle comme cadre de recherche pour questionner l’efficacité de la compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2035,64 +2035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Be Wary of Mitigation Banking? Evidence Regarding the Risks Associated with this Wetland Offset Arrangement in Florida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,64 +2164,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity offsetting: Clearing up misunderstandings between conservation and economics to take further action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206, pp.258 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2255,64 +2255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Habitat Equivalency Analysis to Assess the Cost Effectiveness of Restoration Outcomes in Four Institutional Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (1), pp.109 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du marché de la compensation des zones humides aux États-Unis : impacts sur les modes d'organisation et les caractéristiques des transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,64 +2571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloques et documents : comptes rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.476 - 484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,90 +2694,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Underwater Forest of Posidonia oceanica: Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2821,484 +2821,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Manche Est-Mer du Nord</w:t>
+                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602551v1</w:t>
+                <w:t xml:space="preserve">hal-04602545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Méditerranée</w:t>
+                <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602545v1</w:t>
+                <w:t xml:space="preserve">hal-04602694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Publique - Façade Nord Atlantique-Manche Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t>
+                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Manche Est-Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602694v1</w:t>
+                <w:t xml:space="preserve">hal-04602551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Nord Atlantique-Manche Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,64 +3342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3411,164 +3411,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Sud-Atlantique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherche Publique - Façade Manche Est-Mer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602564v1</w:t>
+                <w:t xml:space="preserve">hal-04602607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche Publique - Façade Manche Est-Mer du Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Sud-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Node</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602607v1</w:t>
+                <w:t xml:space="preserve">hal-04602564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t>
               </w:r>
@@ -3580,64 +3580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3655,51 +3655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Publique - Façade Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Publique - Façade Sud-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des services écosystémiques en appui à la gestion des sites Natura 2000 en mer. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A representation of ecosystem services provided by mangroves in French Guiana using Fuzzy Cognitive Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,90 +4491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,51 +4599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
@@ -5099,90 +5099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,419 +5848,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre de gouvernance américain des mesures compensatoires pour les zones humides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle du marché de la compensation des zones humides aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
+                <w:t xml:space="preserve">Ramiro Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.45-57, 2015, 978-2-7592-2290-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-115, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588319v1</w:t>
+                <w:t xml:space="preserve">hal-01588326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle du marché de la compensation des zones humides aux États-Unis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les banques de compensation aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.102-115, 2015, 978-2-7592-2290-2</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.116-127, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588326v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banques de compensation aux États-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cadre de gouvernance américain des mesures compensatoires pour les zones humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.116-127, 2015, 978-2-7592-2290-2</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.45-57, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588331v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques associés aux banques de compensation et adaptations des régulateurs aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6347,51 +6347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse néo-institutionnelle de l'investissement dans la biodiversité : choix organisationnels et leurs conséquences sur la restauration des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BRES0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6587,51 +6587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Surun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.11.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRS1R98R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0598-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanbian Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#233;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#232;tier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72581-9_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588326v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Buitron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1296/9782759222926/restaurer-la-nature-pour-attenuer-les-impacts-du-developpement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Surun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRS1R98R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0598-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanbian Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#233;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#232;tier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72581-9_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Buitron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1296/9782759222926/restaurer-la-nature-pour-attenuer-les-impacts-du-developpement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>