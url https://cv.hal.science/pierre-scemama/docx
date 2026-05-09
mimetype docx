--- v2 (2026-04-16)
+++ v3 (2026-05-09)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stakeholder perspective on the drivers and barriers influencing the emergence of deep-sea mining</w:t>
+                <w:t xml:space="preserve">Experimenting marine extent and condition accounts in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quemmerais-Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shani Friedman</w:t>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Massé</w:t>
+                <w:t xml:space="preserve">Clément Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.105623. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.106532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244814v1</w:t>
+                <w:t xml:space="preserve">hal-04822957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting marine extent and condition accounts in France</w:t>
+                <w:t xml:space="preserve">A stakeholder perspective on the drivers and barriers influencing the emergence of deep-sea mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Comte</w:t>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quemmerais-Amice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+                <w:t xml:space="preserve">Shani Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Surun</w:t>
+                <w:t xml:space="preserve">Ugo Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.106532. </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.105623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822957v1</w:t>
+                <w:t xml:space="preserve">hal-05244814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top 10+1 indicators for assessing forest ecosystem conditions: A five-decade fragmentation analysis</w:t>
               </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 957, pp.177527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services Assessment for the Conservation of Mangroves in French Guiana Using Fuzzy Cognitive Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,90 +1032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for stakeholder consultation to support national ecosystem services assessment: A case study from French marine assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectoral externalities related to natural resources and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Fonner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,51 +1425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Marine and Coastal Governance Conflicts at the Interface of Multiple Sectors and Jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Speir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,442 +1553,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
+                <w:t xml:space="preserve">Influence of the Organization of Actors in the Ecological Outcomes of Investment in Restoration of Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132992v1</w:t>
+                <w:t xml:space="preserve">hal-02129599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on marine ecosystem services supplied by coral reefs, sandy beaches and coastal lagoons in different eutrophication states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy M Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.104078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Organization of Actors in the Ecological Outcomes of Investment in Restoration of Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
+                <w:t xml:space="preserve">How does eutrophication impact bundles of ecosystem services in multiple coastal habitats using state-and-transition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Levrel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maggy M. Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.71-79. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.144-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129599v1</w:t>
+                <w:t xml:space="preserve">hal-02132992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : La fabrique de la compensation écologique : controverses et pratiques – L’économie néo-institutionnelle comme cadre de recherche pour questionner l’efficacité de la compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2035,64 +2035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Be Wary of Mitigation Banking? Evidence Regarding the Risks Associated with this Wetland Offset Arrangement in Florida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,64 +2164,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity offsetting: Clearing up misunderstandings between conservation and economics to take further action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206, pp.258 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2255,64 +2255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Habitat Equivalency Analysis to Assess the Cost Effectiveness of Restoration Outcomes in Four Institutional Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (1), pp.109 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du marché de la compensation des zones humides aux États-Unis : impacts sur les modes d'organisation et les caractéristiques des transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,64 +2571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloques et documents : comptes rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.476 - 484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,2551 +2694,2551 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Underwater Forest of Posidonia oceanica: Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Recuero Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bailly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A representation of ecosystem services provided by mangroves in French Guiana using Fuzzy Cognitive Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanbian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Socio-Ecological Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three different methods to assess cultural services in French marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Kermagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSEAS - Marine Socio-Ecological Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loury Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loury Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Loupsans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Manche Est-Mer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602545v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602694v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Publique - Façade Nord Atlantique-Manche Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Manche Est-Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Manche Est-Mer du Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Nord Atlantique-Manche Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602551v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Nord Atlantique-Manche Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche Publique - Façade Manche Est-Mer du Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Sud-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Node</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602607v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'environnement littoral et marin - Façade Sud-Atlantique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recherche Publique - Façade Manche Est-Mer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602564v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts associés à la dégradation du milieu marin : biodiversité et intégrité des fonds marins - Façade Sud-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Publique - Façade Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Publique - Façade Sud-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMURE - Aménagement des Usages des Ressources et des Espaces marins et littoraux - Centre de droit et d'économie de la mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des services écosystémiques en appui à la gestion des sites Natura 2000 en mer. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rivallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ifremer. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des coûts du réseau Natura 2000 pour les habitats marins Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Kermagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR AMURE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179849v1</w:t>
-              </w:r>
-[...871 lines deleted...]
-                <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5406,90 +5406,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5563,103 +5563,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loury Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -5848,419 +5848,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle du marché de la compensation des zones humides aux États-Unis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le cadre de gouvernance américain des mesures compensatoires pour les zones humides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.102-115, 2015, 978-2-7592-2290-2</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.45-57, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588326v1</w:t>
+                <w:t xml:space="preserve">hal-01588319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banques de compensation aux États-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle du marché de la compensation des zones humides aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Buitron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.116-127, 2015, 978-2-7592-2290-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-115, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588331v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre de gouvernance américain des mesures compensatoires pour les zones humides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Les banques de compensation aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harold Levrel; Nathalie Frascaria-Lacoste; Julien Hay; Gilles Martin; Sylvain Pioch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : Analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.45-57, 2015, 978-2-7592-2290-2</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.116-127, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588319v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques associés aux banques de compensation et adaptations des régulateurs aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6347,51 +6347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse néo-institutionnelle de l'investissement dans la biodiversité : choix organisationnels et leurs conséquences sur la restauration des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BRES0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6587,51 +6587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Surun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRS1R98R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0598-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanbian Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#233;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#232;tier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72581-9_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Buitron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1296/9782759222926/restaurer-la-nature-pour-attenuer-les-impacts-du-developpement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588331v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hassan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Surun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scemama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Kermagoret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Boudouresque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Kermagoret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kermagoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accornero-Picon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.11.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M Nugues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy M. Nugues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRS1R98R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239781v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0598-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diop" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanbian Blanchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Node" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602609v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivallin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Fur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#233;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#232;tier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaucherand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72581-9_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hassan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588326v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Buitron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1296/9782759222926/restaurer-la-nature-pour-attenuer-les-impacts-du-developpement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>