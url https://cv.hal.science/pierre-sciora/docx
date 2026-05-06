--- v0 (2026-03-11)
+++ v1 (2026-05-06)
@@ -100,702 +100,702 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of reactivity control in a small modular sodium-cooled fast reactor</w:t>
+                <w:t xml:space="preserve">CADOR “Core with Adding DOppleR effect” concept application to sodium fast reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">Alain Zaetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buiron</w:t>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sciora</w:t>
+                <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kooyman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jacqmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.net.2019.12.015⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2018049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529236v1</w:t>
+                <w:t xml:space="preserve">cea-02071114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized control rod designs for Generation-IV fast reactors using alternative absorbers and moderators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimization of reactivity control in a small modular sodium-cooled fast reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kooyman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.net.2019.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02534789v1</w:t>
+                <w:t xml:space="preserve">cea-02529236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux distribution of the Superphénix start-up core for the validation of neutronic codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized control rod designs for Generation-IV fast reactors using alternative absorbers and moderators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 133, pp.889-899. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.066⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 132, pp.713-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02535326v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02534789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the neutronic Superphenix start-up commissioning tests with TRIPOLI4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flux distribution of the Superphénix start-up core for the validation of neutronic codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 129, pp.366-374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 133, pp.889-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340001v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02535326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADOR “Core with Adding DOppleR effect” concept application to sodium fast reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the neutronic Superphenix start-up commissioning tests with TRIPOLI4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sciora</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.1. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.366-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2018049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02071114v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Directions of Optimized Reactivity Control Systems in Sodium Fast Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -969,525 +969,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of boron carbide as burnable poison in sodium fast reactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional neutronics - thermohydraulics Unprotected Loss Of Flow simulation in Sodium-cooled Fast Reactor with mitigation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Rimpault</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1620054⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339872v1</w:t>
+                <w:t xml:space="preserve">cea-02339667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced method for neutronic simulation of control rods in sodium fast reactors numerical and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ey. Garcia-Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Minor Actinides as Burnable Poisons in Sodium Fast Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 205 (11), pp.1447-1459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00295450.2019.1611304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional neutronics - thermohydraulics Unprotected Loss Of Flow simulation in Sodium-cooled Fast Reactor with mitigation devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of boron carbide as burnable poison in sodium fast reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Saez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 205 (11), pp.1433-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1620054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339667v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological investigation of sodium boiling in a SFR core during a postulated ULOF transient with CATHARE 2 system code: a stabilized boiling case</w:t>
               </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Anderhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gerschenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (5), pp.692-697. </w:t>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Besanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESFR-SIMPLE: new HORIZON-EURATOM project on SFR safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Mikityuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international topical meeting on Nuclear Reactor Thermal Hydraulics (NURETH 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Brussels (virtual), Belgium</w:t>
@@ -2010,90 +2010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Control Rods Withdrawal in a Small Modular Sodium Fast Reactor and Analysis of the Impact on the Core Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2118,90 +2118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Doppler Constant and of the fuel temperature evaluation for the design of a 'CADOR' core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. B Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zaetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2226,64 +2226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations on the design of a small versatile fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coquelet-Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2321,77 +2321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the feedback coefficients of the Superphenix start-up core with APOLLO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity studies of sfr unprotected transients with global neutronic feedback coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Yekaterinburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTRID an innovative control rod system to manage reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kooyman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.12.015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.07.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.11.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Manchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7284NPXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1620054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey. Garcia-Cervantes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1611304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2015.1111778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mikityuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Fridman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldas Bubelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04374219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Conti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394084v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. B Droin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394071v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez-Velarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fridman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Cruzado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia Herranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02928262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kooyman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.12.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.07.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.11.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Manchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7284NPXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey. Garcia-Cervantes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1611304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1620054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2015.1111778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mikityuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Fridman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldas Bubelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04374219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Conti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394084v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. B Droin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394071v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez-Velarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fridman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Cruzado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia Herranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02928262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>