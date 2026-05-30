--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -234,330 +234,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02071114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of reactivity control in a small modular sodium-cooled fast reactor</w:t>
+                <w:t xml:space="preserve">Optimized control rod designs for Generation-IV fast reactors using alternative absorbers and moderators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.713-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.net.2019.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02529236v1</w:t>
+                <w:t xml:space="preserve">cea-02534789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized control rod designs for Generation-IV fast reactors using alternative absorbers and moderators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Buiron</w:t>
+                <w:t xml:space="preserve">Evaluation of the neutronic Superphenix start-up commissioning tests with TRIPOLI4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kooyman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 132, pp.713-722. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 129, pp.366-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02534789v1</w:t>
+                <w:t xml:space="preserve">cea-02340001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux distribution of the Superphénix start-up core for the validation of neutronic codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sciora</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -572,922 +559,935 @@
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133, pp.889-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02535326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the neutronic Superphenix start-up commissioning tests with TRIPOLI4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia</w:t>
+                <w:t xml:space="preserve">Optimization of reactivity control in a small modular sodium-cooled fast reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sciora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Rimpault</w:t>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.366-374. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.net.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340001v1</w:t>
+                <w:t xml:space="preserve">cea-02529236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Directions of Optimized Reactivity Control Systems in Sodium Fast Reactors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled thermalhydraulic-neutronic stability extended criterion in a SFR core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. B. Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 341, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 355, pp.110319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339949v1</w:t>
+                <w:t xml:space="preserve">hal-02481998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermalhydraulic-neutronic stability extended criterion in a SFR core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Directions of Optimized Reactivity Control Systems in Sodium Fast Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 355, pp.110319. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110319⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02481998v1</w:t>
+                <w:t xml:space="preserve">cea-02339949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional neutronics - thermohydraulics Unprotected Loss Of Flow simulation in Sodium-cooled Fast Reactor with mitigation devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Trotignon</w:t>
+                <w:t xml:space="preserve">Application of boron carbide as burnable poison in sodium fast reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sciora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Saez</w:t>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.02.015⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 205 (11), pp.1433-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1620054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339667v1</w:t>
+                <w:t xml:space="preserve">cea-02339872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced method for neutronic simulation of control rods in sodium fast reactors numerical and experimental validation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-dimensional neutronics - thermohydraulics Unprotected Loss Of Flow simulation in Sodium-cooled Fast Reactor with mitigation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trotignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.01.042⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339945v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Minor Actinides as Burnable Poisons in Sodium Fast Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 205 (11), pp.1447-1459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00295450.2019.1611304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of boron carbide as burnable poison in sodium fast reactors</w:t>
+                <w:t xml:space="preserve">Advanced method for neutronic simulation of control rods in sodium fast reactors numerical and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Kooyman</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ey. Garcia-Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 205 (11), pp.1433-1446. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1620054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339872v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological investigation of sodium boiling in a SFR core during a postulated ULOF transient with CATHARE 2 system code: a stabilized boiling case</w:t>
               </w:r>
@@ -2004,286 +2004,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04374219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Control Rods Withdrawal in a Small Modular Sodium Fast Reactor and Analysis of the Impact on the Core Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Importance of the Doppler Constant and of the fuel temperature evaluation for the design of a 'CADOR' core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Buiron</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. B Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zaetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394085v1</w:t>
+                <w:t xml:space="preserve">cea-02394084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Doppler Constant and of the fuel temperature evaluation for the design of a 'CADOR' core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Control Rods Withdrawal in a Small Modular Sodium Fast Reactor and Analysis of the Impact on the Core Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sciora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Zaetta</w:t>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394084v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations on the design of a small versatile fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coquelet-Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2321,77 +2321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the feedback coefficients of the Superphenix start-up core with APOLLO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity studies of sfr unprotected transients with global neutronic feedback coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Yekaterinburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2498,64 +2498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTRID an innovative control rod system to manage reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kooyman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.12.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.07.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.11.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Manchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7284NPXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey. Garcia-Cervantes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1611304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1620054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2015.1111778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mikityuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Fridman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldas Bubelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04374219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Conti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394084v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. B Droin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394071v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez-Velarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fridman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Cruzado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia Herranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02928262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kooyman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.07.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.12.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Manchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7284NPXZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.11.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1620054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1611304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey. Garcia-Cervantes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2015.1111778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Mikityuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Fridman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldas Bubelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04374219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Conti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394084v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. B Droin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394071v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez-Velarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fridman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Cruzado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia Herranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02928262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bernardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>