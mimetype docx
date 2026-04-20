--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Senellart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, ENS-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7909-5369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">senellart_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218458224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140750736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Academic Researchers in Computer Science: Practices and Reflections from CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (372), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16512/j.cnki.jsjjy.2025.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnePSL30 : transformation numérique de l’Université PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSAD: A Deep Dive into Model Selection for Time series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Sylligardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paparrizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (6), pp.72. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-025-00949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley-Like Scores of Boolean Functions: Complexity and Applications to Probabilistic Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2 (PODS)), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making AI Machines Work for Humans in FoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senjuti Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello Monedero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442322.3442327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Knowledge Compilation Classes and Width Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-019-09930-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog, Tree Validity, and Limited Access Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.6:1-6:45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Possible and Certain Answers over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 797, pp.42-76. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Datalog via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (7), pp.1620-1678. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-018-9901-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: Provenance and Probability Management in PostgreSQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.2034-2037. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3229863.3236253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indexing Framework for Queries on Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3044713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance and Probabilities in Relational Databases: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue on Databases and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generation of XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.806-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGWEB Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawl intelligent et adaptatif dapplications Web pour larchivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.61-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de versions incertaines de documents XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCOMEM Crawling Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.518-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARCOMEM Architecture for Social- and Semantic-Driven Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.688-716. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi6040688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Uncertain Multi-Version XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2013 International Workshop on Document Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://ceur-ws.org/Vol-1008/paper1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th ACM Symposium on Document Engineering (DocEng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.27‑36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494266.2494277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité culturelle dans l'industrie de la musique enregistrée en France (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°5, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.115.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Continuous Data and Answering Aggregate Queries in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML content warehousing: Improving sociological studies of mailing lists and web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106311417540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1667053.1667055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability and workability evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Expressiveness of Probabilistic XML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sagiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Scalable Search for Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Galhardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Theory in Action: Making Provenance and Probabilistic Database Theory Work in Practice (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2025 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911715v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Probabilistic Database in an Image Retrieval Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajrian Yunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2025 - 28th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley Value is Shapley Value for Expected Utility Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2025 - 18th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Hagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of ProvSQL Update Provenance through Temporal Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ariel Widiaatmaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PW25 - ProvenanceWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3736229.3736253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: A General System for Keeping Track of the Provenance and Probability of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryak Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Voting Power for Ensemble Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2025 - International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal modulaire pour l'extraction de théorèmes et de preuves dans des documents scientifiques longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheoremView: A Framework for Extracting Theorem-Like Environments from Raw PDFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025 - European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCDL 2024 - ACM/IEEE-CS Joint Conference on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677389.3702540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Building a Knowledge Base of Mathematical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brihmouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDP Fourth Workshop on Scholarly Document Processing at ACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2023 - 34th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Inferring the Document Class of a Scientific Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng 2023 - 23rd ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3604894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Definienda in Mathematical Scholarly Articles with Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Workshop on Information Extraction from Scientific Publications at IJCNLP-AACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Online, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Provenance-Aware Querying of Graph Databases with Datalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES-NDA 2022 - Joint Workshop on Graph Data Management Experiences &amp; Systems (GRADES) and Network Data Analytics (NDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Algorithms for Rich Queries over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia / Virtual, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extraction of Theorems and Proofs in Scholarly Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pluvinage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '21 - 21st ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes à base de provenance pour des requêtes enrichies sur les bases de données graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2019 – 22nd International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.18, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2019.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance in Databases: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RW 2019 : Reasoning Web Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31423-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiring Provenance over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th USENIX Workshop on the Theory and Practice of Provenance (TaPP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form Filling based on Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2018 - 21st International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused Crawling through Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. pp.261-278, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjunctive Queries on Probabilistic Graphs: Combined Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Database Systems (PODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3034786.3056121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Queries on Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Approximating Incomplete Queries over Partially Complete Databases (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Savković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible and Certain Answers for Queries over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, Belgium. pp.4:1-4:19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing an Autonomous Taxi with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th ACM International on Conference on Information and Knowledge Management - CIKM '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, -, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Lineages on Treelike Instances: Limits and Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.355-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Meta-Paths in Large Heterogeneous Information Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changping Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangda Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Crawling through Structure-Based Link Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICADL (International Conference on Asian Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Seoul, South Korea. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de provenance pour les arbres et les instances quasi-arborescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity from Rich Smartphone Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL 2015 - Proceedings of the 23rd SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Influence Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. pp.645-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes sur des données à ordre incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Circuits for Trees and Treelike Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Finding with Attribute Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity with Smartphone and Personal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, intégration et visualisation de données Web incertaines sur des objets mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbTree: A Query-Efficient Representation of Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUDA (Big Uncertain Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Snowbird, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring moving objects using uncertain Web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get a Sample for a Discount: Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (Database and Expert Systems Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Generic, and Adaptive Systems for Focused Crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperText</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Approximations of DNF Query Lineage in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE (International Conference on Data Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brisbane, Australia. pp.721-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Semantic Driven Web Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Web Observatories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Selective Web Harvesting: The Use Case of Heritrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCOMEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating Intelligent Crawling and Archiving of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.2481-2483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte intelligente et adaptative d'applications Web pour l'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disseminate your Research: Style Does Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students at CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng (Document Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Miner: Mining association rules from the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB (Very Large Data Bases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Riva del Garda, Italy. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoICT (Symposium on Information and Communication Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Da Nang, Vietnam. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connections between Relational and XML Probabilistic Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNCOD (British National Conference on Databases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom. pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and Adaptive Crawling of Web Applications for Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp.306-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (International Colloquium on Automata, Languages, and Programming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, Royaume-Uni. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERC webdam on foundations of web data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (Companion Volume)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-completion learning for XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Scottsdale, United States. pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating ProApproX 2.0: A Predictive Query Engine for Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, United States. pp.2734-2736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilizing Deep Web Analysis and Ontology Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Social and Semantic Web for guided Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Doka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Stavrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPDL (Theory and Practices of Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paphos, Greece. pp.426-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API Blender: A Uniform Interface to Social Platform APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (World Wide Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des approximations de probabilité des requêtes en XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding optimal probabilistic generators for XML collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Joins are Expensive over (Probabilistic) XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop: The Logic in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT - Tutorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProApproX: A Lightweight Approximation Query Processor over Probabilistic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athens, Greece. pp.1295‑1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic XML Merging Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT (Extending DataBase Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden. pp.538-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Version Control Model with Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students in Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generators for XML Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamics of Web Pages: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWAW (Temporal Workshop on Web Archiving)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Queries for Discrete and Continuous Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving Data Objects using Web Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web Archiving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop on Updates in XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroborating Information from Disagreeing Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Search and Data Mining (WSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système de gestion de données XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore. pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WebStand Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebSci'09: Society On-Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Page Rank Prediction with Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Vazirgiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drosos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrivi Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Wrapper Induction from Hidden-Web Sources with Domain Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avin Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muschick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web information and data managment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Managing Probabilistic XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing/China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Related Pages Using Green Measures: An Illustration with Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vancouver/Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying and Updating Probabilistic Information in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending DataBase Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich/Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing Meets Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on WWW/Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence BDA 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Workshop on the Web and Databases, WebDB 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-4503-4983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.432, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.381, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et la toile : du vivant et des formes entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2026, Cultures &amp; Écologies, 978-2-88981-088-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Provenance Semiring Theory on the Design of a Provenance-Aware Database System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Amarilli; Alin Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Provenance of Elegance in Computation — Essays Dedicated to Val Tannen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl, 2024, OpenAccess Series in Informatics, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.Tannen.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; Josef Küng; Roland Wagner; Qimin Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9940, Springer Verlag, pp.96-132, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Contemporary Society by Preserving Relevant Information from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.207-219, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: Models and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probabilistic Databases for Uncertain Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.39-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. K. Blum and A. V. Aho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science. The Hardware, Software and Heart of It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Querying, and Mining Uncertain XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Tagarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML Data Mining: Models, Methods, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of similar words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micahel W. Berry, Malu Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Text Mining: Clustering, Classification, and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Table Extraction from Heterogeneous Scientific Extraction Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijan Soric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Dynamic Programming Approach to Datalog Provenance Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: Bayesian Bandits on the Belief--Reward Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability & Workability Evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianling Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Genitrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making data portability more effective for the digital economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Streel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CERRE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymeflow, An Open-Source Personal Knowledge Base System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Thymeflow. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Alignment at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0408, INRIA. 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596210v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation en matière de technologies de l'information et de la communication (TIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut d'études politiques de Paris. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Hidden Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: A Data Model for the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université Pierre et Marie Curie - Paris VI, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Senellart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, ENS-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7909-5369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">senellart_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218458224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140750736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Academic Researchers in Computer Science: Practices and Reflections from CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (372), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16512/j.cnki.jsjjy.2025.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSAD: A Deep Dive into Model Selection for Time series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Sylligardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paparrizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (6), pp.72. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-025-00949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnePSL30 : transformation numérique de l’Université PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley-Like Scores of Boolean Functions: Complexity and Applications to Probabilistic Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2 (PODS)), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making AI Machines Work for Humans in FoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senjuti Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello Monedero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442322.3442327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Knowledge Compilation Classes and Width Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-019-09930-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog, Tree Validity, and Limited Access Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.6:1-6:45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Possible and Certain Answers over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 797, pp.42-76. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Datalog via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (7), pp.1620-1678. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-018-9901-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: Provenance and Probability Management in PostgreSQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.2034-2037. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3229863.3236253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance and Probabilities in Relational Databases: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indexing Framework for Queries on Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3044713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue on Databases and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generation of XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.806-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGWEB Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawl intelligent et adaptatif dapplications Web pour larchivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.61-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de versions incertaines de documents XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARCOMEM Architecture for Social- and Semantic-Driven Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.688-716. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi6040688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCOMEM Crawling Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.518-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Uncertain Multi-Version XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2013 International Workshop on Document Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://ceur-ws.org/Vol-1008/paper1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th ACM Symposium on Document Engineering (DocEng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.27‑36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494266.2494277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité culturelle dans l'industrie de la musique enregistrée en France (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°5, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.115.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Continuous Data and Answering Aggregate Queries in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML content warehousing: Improving sociological studies of mailing lists and web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106311417540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1667053.1667055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability and workability evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Expressiveness of Probabilistic XML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sagiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Scalable Search for Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Galhardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Theory in Action: Making Provenance and Probabilistic Database Theory Work in Practice (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2025 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911715v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Probabilistic Database in an Image Retrieval Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajrian Yunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2025 - 28th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley Value is Shapley Value for Expected Utility Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2025 - 18th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Hagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of ProvSQL Update Provenance through Temporal Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ariel Widiaatmaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PW25 - ProvenanceWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3736229.3736253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Voting Power for Ensemble Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2025 - International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: A General System for Keeping Track of the Provenance and Probability of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryak Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal modulaire pour l'extraction de théorèmes et de preuves dans des documents scientifiques longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheoremView: A Framework for Extracting Theorem-Like Environments from Raw PDFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025 - European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Building a Knowledge Base of Mathematical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brihmouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDP Fourth Workshop on Scholarly Document Processing at ACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCDL 2024 - ACM/IEEE-CS Joint Conference on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677389.3702540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2023 - 34th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Inferring the Document Class of a Scientific Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng 2023 - 23rd ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3604894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Definienda in Mathematical Scholarly Articles with Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Workshop on Information Extraction from Scientific Publications at IJCNLP-AACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Online, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Provenance-Aware Querying of Graph Databases with Datalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES-NDA 2022 - Joint Workshop on Graph Data Management Experiences &amp; Systems (GRADES) and Network Data Analytics (NDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Algorithms for Rich Queries over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia / Virtual, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extraction of Theorems and Proofs in Scholarly Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pluvinage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '21 - 21st ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes à base de provenance pour des requêtes enrichies sur les bases de données graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2019 – 22nd International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.18, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2019.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance in Databases: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RW 2019 : Reasoning Web Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31423-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiring Provenance over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th USENIX Workshop on the Theory and Practice of Provenance (TaPP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form Filling based on Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2018 - 21st International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused Crawling through Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. pp.261-278, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Queries on Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjunctive Queries on Probabilistic Graphs: Combined Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Database Systems (PODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3034786.3056121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Approximating Incomplete Queries over Partially Complete Databases (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Savković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible and Certain Answers for Queries over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, Belgium. pp.4:1-4:19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Lineages on Treelike Instances: Limits and Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.355-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing an Autonomous Taxi with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th ACM International on Conference on Information and Knowledge Management - CIKM '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, -, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de provenance pour les arbres et les instances quasi-arborescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity from Rich Smartphone Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL 2015 - Proceedings of the 23rd SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Influence Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. pp.645-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Meta-Paths in Large Heterogeneous Information Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changping Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangda Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Crawling through Structure-Based Link Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICADL (International Conference on Asian Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Seoul, South Korea. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes sur des données à ordre incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Circuits for Trees and Treelike Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Finding with Attribute Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity with Smartphone and Personal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, intégration et visualisation de données Web incertaines sur des objets mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbTree: A Query-Efficient Representation of Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUDA (Big Uncertain Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Snowbird, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring moving objects using uncertain Web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get a Sample for a Discount: Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (Database and Expert Systems Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Generic, and Adaptive Systems for Focused Crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperText</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating Intelligent Crawling and Archiving of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.2481-2483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disseminate your Research: Style Does Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students at CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte intelligente et adaptative d'applications Web pour l'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Selective Web Harvesting: The Use Case of Heritrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCOMEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Semantic Driven Web Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Web Observatories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Approximations of DNF Query Lineage in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE (International Conference on Data Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brisbane, Australia. pp.721-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng (Document Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Miner: Mining association rules from the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB (Very Large Data Bases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Riva del Garda, Italy. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoICT (Symposium on Information and Communication Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Da Nang, Vietnam. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connections between Relational and XML Probabilistic Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNCOD (British National Conference on Databases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom. pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and Adaptive Crawling of Web Applications for Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp.306-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-completion learning for XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Scottsdale, United States. pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERC webdam on foundations of web data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (Companion Volume)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (International Colloquium on Automata, Languages, and Programming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, Royaume-Uni. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API Blender: A Uniform Interface to Social Platform APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (World Wide Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Social and Semantic Web for guided Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Doka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Stavrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPDL (Theory and Practices of Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paphos, Greece. pp.426-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilizing Deep Web Analysis and Ontology Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating ProApproX 2.0: A Predictive Query Engine for Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, United States. pp.2734-2736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des approximations de probabilité des requêtes en XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding optimal probabilistic generators for XML collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Joins are Expensive over (Probabilistic) XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop: The Logic in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT - Tutorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProApproX: A Lightweight Approximation Query Processor over Probabilistic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athens, Greece. pp.1295‑1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic XML Merging Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT (Extending DataBase Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden. pp.538-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Version Control Model with Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students in Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generators for XML Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamics of Web Pages: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWAW (Temporal Workshop on Web Archiving)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving Data Objects using Web Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web Archiving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop on Updates in XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroborating Information from Disagreeing Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Search and Data Mining (WSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Queries for Discrete and Continuous Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système de gestion de données XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore. pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WebStand Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebSci'09: Society On-Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Page Rank Prediction with Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Vazirgiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drosos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrivi Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Wrapper Induction from Hidden-Web Sources with Domain Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avin Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muschick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web information and data managment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Managing Probabilistic XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing/China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Related Pages Using Green Measures: An Illustration with Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vancouver/Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying and Updating Probabilistic Information in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending DataBase Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich/Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing Meets Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on WWW/Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence BDA 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Workshop on the Web and Databases, WebDB 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-4503-4983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.432, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.381, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et la toile : du vivant et des formes entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2026, Cultures &amp; Écologies, 978-2-88981-088-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Provenance Semiring Theory on the Design of a Provenance-Aware Database System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Amarilli; Alin Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Provenance of Elegance in Computation — Essays Dedicated to Val Tannen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl, 2024, OpenAccess Series in Informatics, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.Tannen.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; Josef Küng; Roland Wagner; Qimin Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9940, Springer Verlag, pp.96-132, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Contemporary Society by Preserving Relevant Information from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.207-219, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: Models and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probabilistic Databases for Uncertain Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.39-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. K. Blum and A. V. Aho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science. The Hardware, Software and Heart of It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Querying, and Mining Uncertain XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Tagarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML Data Mining: Models, Methods, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of similar words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micahel W. Berry, Malu Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Text Mining: Clustering, Classification, and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Table Extraction from Heterogeneous Scientific Extraction Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijan Soric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Dynamic Programming Approach to Datalog Provenance Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: Bayesian Bandits on the Belief--Reward Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability & Workability Evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianling Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Genitrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making data portability more effective for the digital economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Streel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CERRE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymeflow, An Open-Source Personal Knowledge Base System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Thymeflow. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Alignment at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0408, INRIA. 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596210v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation en matière de technologies de l'information et de la communication (TIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut d'études politiques de Paris. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Hidden Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: A Data Model for the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université Pierre et Marie Curie - Paris VI, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24104218"/>
+    <w:nsid w:val="EFF84677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-senellart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7909-5369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/senellart_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218458224" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140750736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16512/j.cnki.jsjjy.2025.12.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Sylligardos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paparrizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-025-00949-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393781v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09930-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gottlob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.05.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9901-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jachiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ramusat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3044713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiming Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tova Milo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01191721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faheem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Plachouras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masan&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Peters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi6040688" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906442v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.115.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00677722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kharlamov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311417540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hudlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genzmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjung Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00565654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Olteanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00567015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1667053.1667055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Manegold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Afanasiev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Kimelfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sagiv" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Galhardas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911715v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.35" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajrian Yunus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05177852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05072212v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ariel Widiaatmaja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736229.3736253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryak Sen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Saadeh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Mishra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702540" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brihmouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3604894" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pluvinage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293688v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31423-1_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851564v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2018.6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3034786.3056121" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Savkovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614571v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143465v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayu Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983379" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01336514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Meng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangda Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Mo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Oita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02265630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gouriten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Souihli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286725v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874443v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grossman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286816v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874444v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vianu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737941v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Doka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stavrakas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00690621v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809306v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00603647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745187v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588715v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Galland" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260431v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drosos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrivi Vlachou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137138v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106788v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meliou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847933v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05534542v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tannen.2024.12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kimelfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543516v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Soric" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805612v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139243v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614551v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Feng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kr&#228;mer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Streel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-senellart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7909-5369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/senellart_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218458224" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140750736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16512/j.cnki.jsjjy.2025.12.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Sylligardos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paparrizos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-025-00949-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393781v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09930-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gottlob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.05.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9901-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jachiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ramusat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3044713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiming Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tova Milo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01191721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faheem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Peters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi6040688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Plachouras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masan&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906442v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.115.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00677722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kharlamov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311417540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hudlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genzmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjung Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00565654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Olteanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00567015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1667053.1667055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Manegold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Afanasiev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Kimelfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sagiv" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Galhardas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911715v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.35" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajrian Yunus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05177852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05072212v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ariel Widiaatmaja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736229.3736253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Saadeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryak Sen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Mishra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brihmouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702540" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3604894" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pluvinage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293688v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31423-1_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851564v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2018.6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3034786.3056121" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Savkovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614571v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01336514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayu Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Mo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178401v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Meng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangda Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Oita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02265630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gouriten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874443v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grossman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Souihli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874444v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vianu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737942v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00690621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Doka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stavrakas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737941v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809306v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00603647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745187v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588715v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Galland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537632v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260431v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drosos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrivi Vlachou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137138v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106788v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meliou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847933v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05534542v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tannen.2024.12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kimelfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543516v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Soric" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805612v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139243v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614551v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Feng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kr&#228;mer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Streel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>