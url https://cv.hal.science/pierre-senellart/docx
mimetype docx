--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Senellart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, ENS-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7909-5369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">senellart_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218458224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140750736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Academic Researchers in Computer Science: Practices and Reflections from CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (372), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16512/j.cnki.jsjjy.2025.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSAD: A Deep Dive into Model Selection for Time series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Sylligardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paparrizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (6), pp.72. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-025-00949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnePSL30 : transformation numérique de l’Université PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley-Like Scores of Boolean Functions: Complexity and Applications to Probabilistic Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2 (PODS)), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making AI Machines Work for Humans in FoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senjuti Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello Monedero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442322.3442327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Knowledge Compilation Classes and Width Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-019-09930-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog, Tree Validity, and Limited Access Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.6:1-6:45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Possible and Certain Answers over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 797, pp.42-76. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Datalog via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (7), pp.1620-1678. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-018-9901-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: Provenance and Probability Management in PostgreSQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.2034-2037. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3229863.3236253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance and Probabilities in Relational Databases: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indexing Framework for Queries on Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3044713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue on Databases and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generation of XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.806-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGWEB Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawl intelligent et adaptatif dapplications Web pour larchivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.61-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de versions incertaines de documents XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARCOMEM Architecture for Social- and Semantic-Driven Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.688-716. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi6040688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCOMEM Crawling Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.518-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Uncertain Multi-Version XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2013 International Workshop on Document Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://ceur-ws.org/Vol-1008/paper1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th ACM Symposium on Document Engineering (DocEng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.27‑36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494266.2494277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité culturelle dans l'industrie de la musique enregistrée en France (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°5, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.115.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Continuous Data and Answering Aggregate Queries in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML content warehousing: Improving sociological studies of mailing lists and web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106311417540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1667053.1667055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability and workability evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Expressiveness of Probabilistic XML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sagiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Scalable Search for Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Galhardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Theory in Action: Making Provenance and Probabilistic Database Theory Work in Practice (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2025 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911715v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Probabilistic Database in an Image Retrieval Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajrian Yunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2025 - 28th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley Value is Shapley Value for Expected Utility Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2025 - 18th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Hagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of ProvSQL Update Provenance through Temporal Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ariel Widiaatmaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PW25 - ProvenanceWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3736229.3736253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Voting Power for Ensemble Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2025 - International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: A General System for Keeping Track of the Provenance and Probability of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryak Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal modulaire pour l'extraction de théorèmes et de preuves dans des documents scientifiques longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheoremView: A Framework for Extracting Theorem-Like Environments from Raw PDFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025 - European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Building a Knowledge Base of Mathematical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brihmouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDP Fourth Workshop on Scholarly Document Processing at ACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCDL 2024 - ACM/IEEE-CS Joint Conference on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677389.3702540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2023 - 34th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Inferring the Document Class of a Scientific Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng 2023 - 23rd ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3604894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Definienda in Mathematical Scholarly Articles with Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Workshop on Information Extraction from Scientific Publications at IJCNLP-AACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Online, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Provenance-Aware Querying of Graph Databases with Datalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES-NDA 2022 - Joint Workshop on Graph Data Management Experiences &amp; Systems (GRADES) and Network Data Analytics (NDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Algorithms for Rich Queries over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia / Virtual, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extraction of Theorems and Proofs in Scholarly Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pluvinage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '21 - 21st ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes à base de provenance pour des requêtes enrichies sur les bases de données graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2019 – 22nd International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.18, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2019.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance in Databases: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RW 2019 : Reasoning Web Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31423-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiring Provenance over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th USENIX Workshop on the Theory and Practice of Provenance (TaPP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form Filling based on Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2018 - 21st International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused Crawling through Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. pp.261-278, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Queries on Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjunctive Queries on Probabilistic Graphs: Combined Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Database Systems (PODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3034786.3056121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Approximating Incomplete Queries over Partially Complete Databases (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Savković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible and Certain Answers for Queries over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, Belgium. pp.4:1-4:19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Lineages on Treelike Instances: Limits and Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.355-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing an Autonomous Taxi with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th ACM International on Conference on Information and Knowledge Management - CIKM '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, -, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de provenance pour les arbres et les instances quasi-arborescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity from Rich Smartphone Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL 2015 - Proceedings of the 23rd SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Influence Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. pp.645-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Meta-Paths in Large Heterogeneous Information Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changping Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangda Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Crawling through Structure-Based Link Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICADL (International Conference on Asian Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Seoul, South Korea. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes sur des données à ordre incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Circuits for Trees and Treelike Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Finding with Attribute Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity with Smartphone and Personal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, intégration et visualisation de données Web incertaines sur des objets mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbTree: A Query-Efficient Representation of Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUDA (Big Uncertain Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Snowbird, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring moving objects using uncertain Web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get a Sample for a Discount: Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (Database and Expert Systems Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Generic, and Adaptive Systems for Focused Crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperText</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating Intelligent Crawling and Archiving of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.2481-2483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disseminate your Research: Style Does Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students at CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte intelligente et adaptative d'applications Web pour l'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Selective Web Harvesting: The Use Case of Heritrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCOMEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Semantic Driven Web Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Web Observatories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Approximations of DNF Query Lineage in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE (International Conference on Data Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brisbane, Australia. pp.721-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng (Document Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Miner: Mining association rules from the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB (Very Large Data Bases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Riva del Garda, Italy. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoICT (Symposium on Information and Communication Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Da Nang, Vietnam. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connections between Relational and XML Probabilistic Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNCOD (British National Conference on Databases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom. pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and Adaptive Crawling of Web Applications for Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp.306-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-completion learning for XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Scottsdale, United States. pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERC webdam on foundations of web data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (Companion Volume)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (International Colloquium on Automata, Languages, and Programming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, Royaume-Uni. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API Blender: A Uniform Interface to Social Platform APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (World Wide Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Social and Semantic Web for guided Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Doka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Stavrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPDL (Theory and Practices of Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paphos, Greece. pp.426-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilizing Deep Web Analysis and Ontology Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating ProApproX 2.0: A Predictive Query Engine for Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, United States. pp.2734-2736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des approximations de probabilité des requêtes en XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding optimal probabilistic generators for XML collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Joins are Expensive over (Probabilistic) XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop: The Logic in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT - Tutorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProApproX: A Lightweight Approximation Query Processor over Probabilistic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athens, Greece. pp.1295‑1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic XML Merging Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT (Extending DataBase Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden. pp.538-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Version Control Model with Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students in Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generators for XML Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamics of Web Pages: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWAW (Temporal Workshop on Web Archiving)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving Data Objects using Web Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web Archiving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop on Updates in XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroborating Information from Disagreeing Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Search and Data Mining (WSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Queries for Discrete and Continuous Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système de gestion de données XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore. pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WebStand Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebSci'09: Society On-Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Page Rank Prediction with Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Vazirgiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drosos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrivi Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Wrapper Induction from Hidden-Web Sources with Domain Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avin Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muschick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web information and data managment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Managing Probabilistic XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing/China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Related Pages Using Green Measures: An Illustration with Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vancouver/Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying and Updating Probabilistic Information in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending DataBase Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich/Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing Meets Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on WWW/Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence BDA 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Workshop on the Web and Databases, WebDB 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-4503-4983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.432, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.381, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et la toile : du vivant et des formes entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2026, Cultures &amp; Écologies, 978-2-88981-088-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Provenance Semiring Theory on the Design of a Provenance-Aware Database System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Amarilli; Alin Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Provenance of Elegance in Computation — Essays Dedicated to Val Tannen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl, 2024, OpenAccess Series in Informatics, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.Tannen.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; Josef Küng; Roland Wagner; Qimin Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9940, Springer Verlag, pp.96-132, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Contemporary Society by Preserving Relevant Information from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.207-219, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: Models and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probabilistic Databases for Uncertain Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.39-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. K. Blum and A. V. Aho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science. The Hardware, Software and Heart of It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Querying, and Mining Uncertain XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Tagarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML Data Mining: Models, Methods, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of similar words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micahel W. Berry, Malu Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Text Mining: Clustering, Classification, and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Table Extraction from Heterogeneous Scientific Extraction Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijan Soric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Dynamic Programming Approach to Datalog Provenance Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: Bayesian Bandits on the Belief--Reward Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability & Workability Evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianling Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Genitrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making data portability more effective for the digital economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Streel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CERRE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymeflow, An Open-Source Personal Knowledge Base System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Thymeflow. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Alignment at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0408, INRIA. 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596210v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation en matière de technologies de l'information et de la communication (TIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut d'études politiques de Paris. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Hidden Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: A Data Model for the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université Pierre et Marie Curie - Paris VI, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Senellart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, ENS-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7909-5369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124713769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">senellart_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218458224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=eao5MiQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140750736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Evaluation of Academic Researchers in Computer Science: Practices and Reflections from CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (372), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16512/j.cnki.jsjjy.2025.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnePSL30 : transformation numérique de l’Université PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSAD: A Deep Dive into Model Selection for Time series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Sylligardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paparrizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boniol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (6), pp.72. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00778-025-00949-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley-Like Scores of Boolean Functions: Complexity and Applications to Probabilistic Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2 (PODS)), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3651593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making AI Machines Work for Humans in FoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senjuti Basu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuyuki Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Abello Monedero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442322.3442327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Knowledge Compilation Classes and Width Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-019-09930-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog, Tree Validity, and Limited Access Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.6:1-6:45. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Possible and Certain Answers over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 797, pp.42-76. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Datalog via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (7), pp.1620-1678. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-018-9901-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: Provenance and Probability Management in PostgreSQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.2034-2037. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3229863.3236253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Indexing Framework for Queries on Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3044713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance and Probabilities in Relational Databases: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue on Databases and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generation of XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.806-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Data on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGWEB Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawl intelligent et adaptatif dapplications Web pour larchivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.61-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de versions incertaines de documents XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCOMEM Crawling Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.518-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARCOMEM Architecture for Social- and Semantic-Driven Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.688-716. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi6040688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Uncertain Multi-Version XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2013 International Workshop on Document Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://ceur-ws.org/Vol-1008/paper1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déluge de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th ACM Symposium on Document Engineering (DocEng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.27‑36. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2494266.2494277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité culturelle dans l'industrie de la musique enregistrée en France (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°5, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.115.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Continuous Data and Answering Aggregate Queries in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (4), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML content warehousing: Improving sociological studies of mailing lists and web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (1), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106311417540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIGMOD 2010 Programming Contest: A Distributed Query Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genzmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hudlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Mapping Discovery from Data Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1667053.1667055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability and workability evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Expressiveness of Probabilistic XML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benny Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sagiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VLDB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Scalable Search for Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Galhardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Galizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Theory in Action: Making Provenance and Probabilistic Database Theory Work in Practice (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2025 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2025.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911715v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Probabilistic Database in an Image Retrieval Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajrian Yunus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2025 - 28th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Shapley Value is Shapley Value for Expected Utility Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2025 - 18th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Hagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of ProvSQL Update Provenance through Temporal Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ariel Widiaatmaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkis Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PW25 - ProvenanceWeek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3736229.3736253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Voting Power for Ensemble Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Karmakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2025 - International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvSQL: A General System for Keeping Track of the Provenance and Probability of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryak Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2026 - 42nd IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multimodal modulaire pour l'extraction de théorèmes et de preuves dans des documents scientifiques longs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheoremView: A Framework for Extracting Theorem-Like Environments from Raw PDFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025 - European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCDL 2024 - ACM/IEEE-CS Joint Conference on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677389.3702540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in Building a Knowledge Base of Mathematical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Brihmouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Delemazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDP Fourth Workshop on Scholarly Document Processing at ACL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2023 - 34th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Inferring the Document Class of a Scientific Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng 2023 - 23rd ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Limerick, Ireland. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573128.3604894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Definienda in Mathematical Scholarly Articles with Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Workshop on Information Extraction from Scientific Publications at IJCNLP-AACL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Online, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Provenance-Aware Querying of Graph Databases with Datalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRADES-NDA 2022 - Joint Workshop on Graph Data Management Experiences &amp; Systems (GRADES) and Network Data Analytics (NDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-Based Algorithms for Rich Queries over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2021 - 24th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia / Virtual, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Extraction of Theorems and Proofs in Scholarly Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pluvinage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '21 - 21st ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes à base de provenance pour des requêtes enrichies sur les bases de données graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité différentielle à risque : Relier les sources d’aléa et un budget de confidentialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Dandekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2020 - 36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: An Information-Geometric Approach to Stochastic Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance in Databases: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RW 2019 : Reasoning Web Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.104-109, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31423-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2019 – 22nd International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.18, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2019.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiring Provenance over Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th USENIX Workshop on the Theory and Practice of Provenance (TaPP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form Filling based on Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2018 - 21st International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2018.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused Crawling through Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. pp.261-278, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjunctive Queries on Probabilistic Graphs: Combined Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Database Systems (PODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3034786.3056121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Queries on Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Approximating Incomplete Queries over Partially Complete Databases (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Savković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible and Certain Answers for Queries over Order-Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mons, Belgium. pp.4:1-4:19, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT 2017 - International Conference on Database Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing an Autonomous Taxi with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyoung Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th ACM International on Conference on Information and Knowledge Management - CIKM '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, -, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2983323.2983379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable Lineages on Treelike Instances: Limits and Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.355-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Meta-Paths in Large Heterogeneous Information Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changping Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangda Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Web Crawling through Structure-Based Link Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICADL (International Conference on Asian Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Seoul, South Korea. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de provenance pour les arbres et les instances quasi-arborescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Influence Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sydney, Australia. pp.645-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity from Rich Smartphone Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL 2015 - Proceedings of the 23rd SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes sur des données à ordre incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour optimiser les bases de donnéees indépendamment du modèle de coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance Circuits for Trees and Treelike Instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.56-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth Finding with Attribute Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Horincar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huayu Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hup-Me: Inferring and Reconciling a Timeline of User Activity with Smartphone and Personal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte, intégration et visualisation de données Web incertaines sur des objets mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbTree: A Query-Efficient Representation of Probabilistic Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUDA (Big Uncertain Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Snowbird, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring moving objects using uncertain Web data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSPATIAL (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get a Sample for a Discount: Sampling-Based XML Data Pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA (Database and Expert Systems Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.20-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Generic, and Adaptive Systems for Focused Crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperText</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Selective Web Harvesting: The Use Case of Heritrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Plachouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masanès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCOMEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and Semantic Driven Web Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Web Observatories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Approximations of DNF Query Lineage in Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE (International Conference on Data Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brisbane, Australia. pp.721-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating Intelligent Crawling and Archiving of Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.2481-2483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte intelligente et adaptative d'applications Web pour l'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disseminate your Research: Style Does Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students at CIKM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Version Control in Open Collaborative Editing of Tree-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng (Document Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Models for Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoICT (Symposium on Information and Communication Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Da Nang, Vietnam. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Miner: Mining association rules from the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB (Very Large Data Bases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Riva del Garda, Italy. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connections between Relational and XML Probabilistic Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNCOD (British National Conference on Databases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom. pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and Adaptive Crawling of Web Applications for Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Faheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp.306-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (International Colloquium on Automata, Languages, and Programming)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, Royaume-Uni. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-completion learning for XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Scottsdale, United States. pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERC webdam on foundations of web data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (Companion Volume)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API Blender: A Uniform Interface to Social Platform APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gouriten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW (World Wide Web)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Social and Semantic Web for guided Web Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Doka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Stavrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPDL (Theory and Practices of Digital Libraries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paphos, Greece. pp.426-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Fertilizing Deep Web Analysis and Ontology Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating ProApproX 2.0: A Predictive Query Engine for Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM (Conference on Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Maui, United States. pp.2734-2736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des approximations de probabilité des requêtes en XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monadic Datalog Containment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding optimal probabilistic generators for XML collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value Joins are Expensive over (Probabilistic) XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop: The Logic in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS (Principles of Database Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Varde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richi Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT - Tutorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProApproX: A Lightweight Approximation Query Processor over Probabilistic Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD (Special Interest Group on Management of Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athens, Greece. pp.1295‑1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic XML Merging Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT (Extending DataBase Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Uppsala, Sweden. pp.538-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Version Control Model with Uncertain Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Lamine Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIKM (PhD Students in Information and Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Probabilistic Generators for XML Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deutch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de données avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Relevance of Accesses at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Gottlob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving Dynamics of Web Pages: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWAW (Temporal Workshop on Web Archiving)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate Queries for Discrete and Continuous Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H. Hubert Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving Data Objects using Web Feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web Archiving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating Probabilistic XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT Workshop on Updates in XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroborating Information from Disagreeing Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Search and Data Mining (WSDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système de gestion de données XML probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Souihli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA (Bases de Données Avancées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML via Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Singapore. pp.770-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WebStand Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Colazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebSci'09: Society On-Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Page Rank Prediction with Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Vazirgiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Drosos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrivi Vlachou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00260431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Wrapper Induction from Hidden-Web Sources with Domain Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avin Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muschick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Web information and data managment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Napa, United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Managing Probabilistic XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles Of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing/China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00137138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Related Pages Using Green Measures: An Illustration with Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vancouver/Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00143788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying and Updating Probabilistic Information in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending DataBase Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich/Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Warehousing Meets Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference on WWW/Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence BDA 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Workshop on the Web and Databases, WebDB 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-4503-4983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.432, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Data Management and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.381, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Grall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre et la toile : du vivant et des formes entre les disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2026, Cultures &amp; Écologies, 978-2-88981-088-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Provenance Semiring Theory on the Design of a Provenance-Aware Database System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Amarilli; Alin Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Provenance of Elegance in Computation — Essays Dedicated to Val Tannen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schloss Dagstuhl, 2024, OpenAccess Series in Informatics, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.Tannen.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized Cost-Model Oblivious Database Tuning with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tam Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelkader Hameurlain; Josef Küng; Roland Wagner; Qimin Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9940, Springer Verlag, pp.96-132, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53455-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting Contemporary Society by Preserving Relevant Information from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.207-219, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: Models and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kimelfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probabilistic Databases for Uncertain Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.39-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Benedikt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. K. Blum and A. V. Aho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science. The Hardware, Software and Heart of It</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-229, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Querying, and Mining Uncertain XML Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Kharlamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Tagarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML Data Mining: Models, Methods, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of similar words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micahel W. Berry, Malu Castellanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Text Mining: Clustering, Classification, and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Crawling for Scalable Web Data Acquisition (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Table Extraction from Heterogeneous Scientific Extraction Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijan Soric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multimodal Machine Learning for Extraction of Theorems and Proofs in Long Scientific Documents (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrey Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidential Truth Finding with Multi-Party Computation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Saadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Dynamic Programming Approach to Datalog Provenance Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ramusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study of the Treewidth of Real-World Graph Data (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Jog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BelMan: Bayesian Bandits on the Belief--Reward Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debabrota Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bressan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Width and Structure in Knowledge Compilation (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Querying of Unknown Values under Order Constraints (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Amsterdamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tova Milo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Tractability of Query Evaluation via Tree Automata and Cycluits (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Amarilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOREST: Focused Object Retrieval by Exploiting Significant Tag Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Oita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability & Workability Evaluation of SIGMOD 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Manegold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianling Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Genitrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making data portability more effective for the digital economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Streel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CERRE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymeflow, An Open-Source Personal Knowledge Base System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellissier Tanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M Suchanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Thymeflow. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Alignment at the Instance and Schema Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0408, INRIA. 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596210v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation en matière de technologies de l'information et de la communication (TIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Manolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut d'études politiques de Paris. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Hidden Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2007. English. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic XML: A Data Model for the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université Pierre et Marie Curie - Paris VI, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00758055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF84677"/>
+    <w:nsid w:val="1443429F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-senellart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7909-5369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/senellart_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218458224" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140750736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16512/j.cnki.jsjjy.2025.12.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Sylligardos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paparrizos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-025-00949-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393781v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09930-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gottlob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.05.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9901-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jachiet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ramusat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3044713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiming Tang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tova Milo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01191721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faheem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Peters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi6040688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Plachouras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masan&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906442v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.115.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00677722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kharlamov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311417540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hudlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genzmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjung Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00565654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Olteanu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00567015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1667053.1667055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Manegold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Afanasiev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Kimelfeld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sagiv" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Galhardas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911715v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.35" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajrian Yunus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05177852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05072212v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ariel Widiaatmaja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736229.3736253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Saadeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryak Sen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Mishra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brihmouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702540" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3604894" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pluvinage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293688v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31423-1_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851564v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2018.6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3034786.3056121" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Savkovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614571v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01336514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayu Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Mo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178401v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Meng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangda Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Oita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02265630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gouriten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874443v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grossman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286725v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874442v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Souihli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874444v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vianu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737942v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00690621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Doka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stavrakas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737941v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874440v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809306v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00603647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745187v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591793v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588715v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Galland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537632v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260431v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drosos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrivi Vlachou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137138v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143788v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106788v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meliou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847933v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05534542v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tannen.2024.12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maynard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kimelfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543516v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508723v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421324v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Soric" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805612v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139243v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614551v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Feng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kr&#228;mer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Streel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198150v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-senellart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7909-5369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124713769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/senellart_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218458224" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=eao5MiQAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140750736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16512/j.cnki.jsjjy.2025.12.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vieira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Sylligardos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paparrizos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-025-00949-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393781v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Karmakar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Monet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103700v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Morishima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abello Monedero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442322.3442327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09930-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benedikt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gottlob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344514" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.05.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9901-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jachiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ramusat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3229863.3236253" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3044713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiming Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261950v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amsterdamer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tova Milo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01191721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faheem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Plachouras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masan&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Peters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi6040688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906442v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.115.0001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00677722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Kharlamov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311417540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hudlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genzmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjung Park" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00565654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Olteanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00567015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1667053.1667055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Manegold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Afanasiev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Gou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Kimelfeld" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sagiv" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Galhardas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Galizzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911715v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2025.35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajrian Yunus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05177852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05072212v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ariel Widiaatmaja" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Djeffal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Dandekar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736229.3736253" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Saadeh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05037471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryak Sen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrey Mishra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04894570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sharma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702540" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Brihmouche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Delemazure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573128.3604894" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Jiang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140067v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pluvinage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293688v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31423-1_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Jog" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851555v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spencer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2018.6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3034786.3056121" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Savkovi&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614571v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2017.5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143465v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayu Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01336514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Meng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangda Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Mo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287156v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Lin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihong Yuan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tam Vo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178402v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Oita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178399v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01178403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Horincar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01261964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02265630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montenez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gouriten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286725v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Souihli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874443v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grossman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00952133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286816v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01069816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874444v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vianu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00690621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Doka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stavrakas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00737941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765545v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591905v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00603647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745195v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745194v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591793v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588715v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H. Hubert Chan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Galland" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537778v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260431v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Drosos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrivi Vlachou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Mittal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muschick" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00137138v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143788v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324625v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563374v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523772v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meliou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542796v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05534542v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561331v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tannen.2024.12" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497800v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53455-7_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maynard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00874441v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kimelfeld" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745190v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543516v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05508723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Soric" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04805612v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139243v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465813v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614551v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439310v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747816v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433458v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Feng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kr&#228;mer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Streel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198150v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>