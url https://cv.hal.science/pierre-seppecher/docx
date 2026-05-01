--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1860,226 +1860,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal thin torsion rods and Cheeger sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
+                <w:t xml:space="preserve">A metamaterial having a frequency dependent elasticity tensor and a zero effective mass density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (7), pp.1412--1414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283189v1</w:t>
+                <w:t xml:space="preserve">hal-01293275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metamaterial having a frequency dependent elasticity tensor and a zero effective mass density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graeme Milton</w:t>
+                <w:t xml:space="preserve">Optimal thin torsion rods and Cheeger sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Lucardesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.483--512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110828538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293275v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How contact interactions may depend on the shape of Cauchy cuts in N-th gradient continua: approach &amp;quot;à la D'Alembert</w:t>
               </w:r>
@@ -2154,268 +2154,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear elastic trusses leading to continua with exotic mechanical interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commentary about the paper &amp;quot; Hypertractions and hyperstresses convey the same mechanical information Continuum Mech. Thermodyn. (2010) 22:163176 &amp;quot; by Prof. Podio Guidugli and Prof. Vianello and some related papers on higher gradient theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (5), pp.473-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-010-0176-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630098v1</w:t>
+                <w:t xml:space="preserve">hal-00495800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary about the paper &amp;quot; Hypertractions and hyperstresses convey the same mechanical information Continuum Mech. Thermodyn. (2010) 22:163176 &amp;quot; by Prof. Podio Guidugli and Prof. Vianello and some related papers on higher gradient theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear elastic trusses leading to continua with exotic mechanical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319 (1), 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00495800v1</w:t>
+                <w:t xml:space="preserve">hal-00630098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Optimization of Thin Elastic Plates: The Three Dimensional Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,316 +2456,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optimal compliance problem for thin torsion rods: a 3D-1D analysis leading to Cheeger-type solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
+                <w:t xml:space="preserve">Numerical modelling of interfacial soil erosion with viscous incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (1-4), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283191v1</w:t>
+                <w:t xml:space="preserve">hal-00979061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of interfacial soil erosion with viscous incompressible flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">The optimal compliance problem for thin torsion rods: a 3D-1D analysis leading to Cheeger-type solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.467--471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00979061v1</w:t>
+                <w:t xml:space="preserve">hal-01283191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial erosion: A three-dimensional numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,51 +3088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-2D analysis for the optimal elastic compliance problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,290 +3556,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local interactions resulting from the homogenization of a linear diffusive medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line Tension Effect Upon Static Wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(01)01853-5⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665389v1</w:t>
+                <w:t xml:space="preserve">hal-02053881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Tension Effect Upon Static Wetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locking materials and the topology of optimal shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (4), pp.631-644</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053881v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking materials and the topology of optimal shapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Golay</w:t>
+                <w:t xml:space="preserve">Non-local interactions resulting from the homogenization of a linear diffusive medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Camar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332 (5), pp.485 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(01)01853-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular approximation of free-discontinuity problems</w:t>
               </w:r>
@@ -4039,328 +4039,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Contact Forces and Quasi-Balanced Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+                <w:t xml:space="preserve">Energies with respect to a measure and applications to low-dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bouchitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (1), pp.37--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s005260050058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494641v2</w:t>
+                <w:t xml:space="preserve">hal-01283232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un résultat d'homogénéisation pour un matériau élastique renforcé périodiquement par des fibres élastiques de très grande rigidité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
+                <w:t xml:space="preserve">Edge Contact Forces and Quasi-Balanced Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Chemistry-Astronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01015994v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energies with respect to a measure and applications to low-dimensional structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
+                <w:t xml:space="preserve">Un résultat d'homogénéisation pour un matériau élastique renforcé périodiquement par des fibres élastiques de très grande rigidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 5 (1), pp.37--54. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Chemistry-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.475-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s005260050058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(97)80185-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283232v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second gradient material resulting from the homogenization of an heterogeneous linear elastic medium</w:t>
               </w:r>
@@ -4441,51 +4441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization solutions via Monge-Kantorovich equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Buttazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5196,191 +5196,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization results leading to generalized continua models</w:t>
+                <w:t xml:space="preserve">Continua models with strain gradient energy obtained by rigorous homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">ESMC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305232v1</w:t>
+                <w:t xml:space="preserve">hal-02305233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continua models with strain gradient energy obtained by rigorous homogenization</w:t>
+                <w:t xml:space="preserve">Homogenization results leading to generalized continua models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">CANUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305233v1</w:t>
+                <w:t xml:space="preserve">hal-02305232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic elastic structures leading to second gradient effects</w:t>
               </w:r>
@@ -5448,77 +5448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial erosion: a three-dimensional numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,330 +5842,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Interpretation of Strain-Gradient and Generalized Continuum Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Gradient Theories and Their Foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Corte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Strain Gradient Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics (2020 EDITION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1090-1099, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464646v1</w:t>
+                <w:t xml:space="preserve">hal-02918379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least action and virtual work principles for the formulation of generalized continuum models</w:t>
+                <w:t xml:space="preserve">Microscopic Interpretation of Strain-Gradient and Generalized Continuum Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anil Misra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuum Models for Complex Metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781316104262.010⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Strain Gradient Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 600, Springer International Publishing, pp.71-99, 2020, CISM International Centre for Mechanical Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43830-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464512v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Gradient Theories and Their Foundations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Least action and virtual work principles for the formulation of generalized continuum models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Della Corte</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Barchiesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Misra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics (2020 EDITION)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuum Models for Complex Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316104262.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918379v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantographic Metamaterial: A (Not So) Particular Case</w:t>
               </w:r>
@@ -6320,51 +6320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Laudato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,51 +7435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural optimization of thin elastic plates: the three dimensional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Fragalà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8039,51 +8039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Rizzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251386767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Alibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02482837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02379572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barchiesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.103466" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Mattei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Della Corte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battista" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-019-1098-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Lekszycki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grygoruk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0689-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01672898v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2018.6.213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Battista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Corte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell 'Isola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-018-0946-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01492589v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492802v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060548v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0922-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fragal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Lucardesi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01293275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-010-0176-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B8A25249E2C353B8ADBB88F746250B3D84FD397/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0435-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Gangbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBXWMZS9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pideri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camar-Eddine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-003-0272-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/427B98F1AFA70C59B9F615C1D16377360C12A971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502002069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01853-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKLGH8FK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2001009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000549" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002050050111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27F5F3R9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494641v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)80185-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW28V566-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buttazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005260050058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2817AE7D0754DAC62F26C1BB58456F980F56D3CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)87909-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QS5L8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305230v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andreaus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cazzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Esposito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70692-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro del Piero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43830-2_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918379v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Laudato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02185451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01307720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onofrei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guevara Vasquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633877v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Amendola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bersani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Rizzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251386767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Alibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023048" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02482837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02379572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barchiesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.103466" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Mattei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Della Corte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battista" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-019-1098-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Lekszycki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grygoruk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0689-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01672898v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2018.6.213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Battista" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Corte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell 'Isola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-018-0946-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01492589v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492802v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060548v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0922-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01293275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fragal&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Lucardesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828538" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-010-0176-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B8A25249E2C353B8ADBB88F746250B3D84FD397/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01294103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0435-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Gangbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBXWMZS9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pideri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camar-Eddine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-003-0272-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/427B98F1AFA70C59B9F615C1D16377360C12A971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502002069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2001009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camar-Eddine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01853-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKLGH8FK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202500000549" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alberti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002050050111" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27F5F3R9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buttazzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005260050058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2817AE7D0754DAC62F26C1BB58456F980F56D3CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494641v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)80185-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW28V566-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)87909-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QS5L8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01292609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305230v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andreaus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cazzani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Esposito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70692-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro del Piero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918379v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43830-2_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Laudato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02185451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01307720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onofrei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guevara Vasquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01283442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lestringant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ganghoffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633877v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Amendola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bersani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>