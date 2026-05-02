--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -171,6823 +171,6957 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t>
+                <w:t xml:space="preserve">A critical role of ocean–sea ice interactions in the pronounced warmth during the Miocene Climatic Optimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Nge</w:t>
+                <w:t xml:space="preserve">Ning Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Johnson</w:t>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Murray</w:t>
+                <w:t xml:space="preserve">Zhongshi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Holzmeyer</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keegan Floyd</w:t>
+                <w:t xml:space="preserve">Chuncheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03324-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398491v1</w:t>
+                <w:t xml:space="preserve">hal-05574298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MioVeg1: A Global Middle Miocene Vegetation Reconstruction for Climate Modeling</w:t>
+                <w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bradshaw</w:t>
+                <w:t xml:space="preserve">Francis Nge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Fletcher</w:t>
+                <w:t xml:space="preserve">David Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammo Reichgelt</w:t>
+                <w:t xml:space="preserve">Nancy Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Akgün</w:t>
+                <w:t xml:space="preserve">Laura Holzmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantrill</w:t>
+                <w:t xml:space="preserve">Keegan Floyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (11), pp.e2025PA005213. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025PA005213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462350v1</w:t>
+                <w:t xml:space="preserve">hal-05398491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
+                <w:t xml:space="preserve">MioVeg1: A Global Middle Miocene Vegetation Reconstruction for Climate Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tournier</w:t>
+                <w:t xml:space="preserve">Catherine Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+                <w:t xml:space="preserve">Tamara Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Tammo Reichgelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Funda Akgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">David Cantrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (Supplément), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (11), pp.e2025PA005213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025PA005213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963599v1</w:t>
+                <w:t xml:space="preserve">hal-05462350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Spatialised and Seasonal Deep‐Time Palaeoclimatic Information: Integration Into an Environmental‐Dependent Diversification Model</w:t>
+                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tardif</w:t>
+                <w:t xml:space="preserve">Raphaël Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien L Condamine</w:t>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafin J R Streiff</w:t>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (4), </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (Supplément), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032674v1</w:t>
+                <w:t xml:space="preserve">hal-04963599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+                <w:t xml:space="preserve">Generating Spatialised and Seasonal Deep‐Time Palaeoclimatic Information: Integration Into an Environmental‐Dependent Diversification Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert</w:t>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+                <w:t xml:space="preserve">Fabien L Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Serafin J R Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651752v1</w:t>
+                <w:t xml:space="preserve">hal-05032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Contoux</w:t>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Banks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 210, pp.103756. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566073v1</w:t>
+                <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary landscape dynamics boosted species dispersal across Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salles</w:t>
+                <w:t xml:space="preserve">Anaïs Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mallard</w:t>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">William Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00311-7⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.103756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443584v1</w:t>
+                <w:t xml:space="preserve">hal-03566073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardif</w:t>
+                <w:t xml:space="preserve">Quaternary landscape dynamics boosted species dispersal across Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Sabin Zahirovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00311-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03401267v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cretaceous physiological adaptation of angiosperms to a declining pCO2: a modeling approach emulating paleo-traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuichard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5729-5750. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5729-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401548v1</w:t>
+                <w:t xml:space="preserve">insu-03401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepMIP: Model intercomparison of early Eocene climatic optimum (EECO) large-scale climate features and comparison with proxy data</w:t>
+                <w:t xml:space="preserve">The Cretaceous physiological adaptation of angiosperms to a declining pCO2: a modeling approach emulating paleo-traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Lunt</w:t>
+                <w:t xml:space="preserve">Julia Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fran J. Bragg</w:t>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Le Chan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Vuichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-17-203-2021⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5729-5750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5729-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127486v1</w:t>
+                <w:t xml:space="preserve">hal-03401548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison of geological data and model simulations constrains early Cambrian geography and climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeepMIP: Model intercomparison of early Eocene climatic optimum (EECO) large-scale climate features and comparison with proxy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Lunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran J. Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
+                <w:t xml:space="preserve">Wing Le Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+                <w:t xml:space="preserve">David Karel Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas H P Harvey</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24141-5⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.203-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-203-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273912v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+                <w:t xml:space="preserve">Quantitative comparison of geological data and model simulations constrains early Cambrian geography and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Dessein</w:t>
+                <w:t xml:space="preserve">Thomas H P Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24141-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02940669v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lea Albright</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625211v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893945v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Vegetation Change in the Guajira Peninsula (Colombia) During the Neogene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Cardenas</w:t>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Correa‐metrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Enrique Moreno</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020PA003933⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998572v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a modern-like &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO2 warm period (Marine Isotope Stage KM5c) with two versions of an Institut Pierre Simon Laplace atmosphere-ocean coupled general circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-16-1-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la dynamique atmosphérique pour mieux reconstituer l'altitude passée des chaînes de montagnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drastic Vegetation Change in the Guajira Peninsula (Colombia) During the Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Alexander Correa‐metrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Enrique Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.23-28. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (11), pp.e2020PA003933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020PA003933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998348v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsiding Sundaland</w:t>
+                <w:t xml:space="preserve">Comprendre la dynamique atmosphérique pour mieux reconstituer l'altitude passée des chaînes de montagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45629.1⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440378v1</w:t>
+                <w:t xml:space="preserve">hal-02998348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some illustrations of large tectonically driven climate changes in Earth history</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005569⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363 (6430), pp.946-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaq1436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376697v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Sunda Shelf on the Climate of the Maritime Continent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JD029971⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.e470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322004v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stratospheric chemistry–climate interactions in the hot climate conditions of the Eocene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Subsiding Sundaland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-1187-2019⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45629.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02182768v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Some illustrations of large tectonically driven climate changes in Earth history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (7), pp.e470. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (12), pp.4454-4464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440366v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of the Sunda Shelf on the Climate of the Maritime Continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaq1436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (5), pp.2574-2588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JD029971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02186564v1</w:t>
+                <w:t xml:space="preserve">hal-02322004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Sundaland's subsidence requires revisiting its biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Role of the stratospheric chemistry–climate interactions in the hot climate conditions of the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boucher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudawati Cahyarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (4), pp.843-853. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.1187-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-1187-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333708v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02182768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could coastal plants in western Amazonia be relicts of past marine incursions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Sundaland's subsidence requires revisiting its biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Bernal</w:t>
+                <w:t xml:space="preserve">Florian Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bacon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yudawati Cahyarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (8), pp.1749-1759. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13560⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.843-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321867v1</w:t>
+                <w:t xml:space="preserve">hal-02333708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Comment on &amp;quot;Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Could coastal plants in western Amazonia be relicts of past marine incursions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Balslev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax8990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (8), pp.1749-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02316802v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference between the North Atlantic and Pacific meridional overturning circulation in response to the uplift of the Tibetan Plateau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Response to Comment on &amp;quot;Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-751-2018⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 365 (6459), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax8990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321893v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02316802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of orography on modern ocean circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference between the North Atlantic and Pacific meridional overturning circulation in response to the uplift of the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohuang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dabang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Godderis</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (3-4), pp.1277-1289. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.751-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3683-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-751-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765565v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the floristic diversity of tropical Africa</w:t>
+                <w:t xml:space="preserve">The influence of orography on modern ocean circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc S. M. Sosef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xander van Der Burgt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-017-0356-8⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3-4), pp.1277-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600946v1</w:t>
+                <w:t xml:space="preserve">hal-01765565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the MIS M2 glaciation occurring during a warm and high atmospheric CO 2 Pliocene background climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Exploring the floristic diversity of tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc S. M. Sosef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xander van Der Burgt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.050⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-017-0356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01584255v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Solid Earth, Climate Changes, and Biodiversity through Time: Insights from the Cenozoic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the MIS M2 glaciation occurring during a warm and high atmospheric CO 2 Pliocene background climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.266 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cfee.359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03097921v1</w:t>
+                <w:t xml:space="preserve">hal-01584255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Links between Solid Earth, Climate Changes, and Biodiversity through Time: Insights from the Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.cfee.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096772v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Tibetan Plateau uplift on atmospheric dynamics and associated precipitation &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Zaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Damen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1401-2016⟩</w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01340141v1</w:t>
+                <w:t xml:space="preserve">hal-02096772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'apprend-on des grands changements climatiques passés ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impacts of Tibetan Plateau uplift on atmospheric dynamics and associated precipitation &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56359⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1401-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1401-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023057v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01340141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic-driven climate change and the diversification of angiosperms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'apprend-on des grands changements climatiques passés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Chaboureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (39), pp.14066-14070. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.25-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1324002111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/56359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637792v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of shoaling of the Central American Seaway determined from modeling Nd isotopes</w:t>
+                <w:t xml:space="preserve">Tectonic-driven climate change and the diversification of angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sepulchre</w:t>
+                <w:t xml:space="preserve">Anne-Claire Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Arsouze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013PA002501⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (39), pp.14066-14070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1324002111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902783v1</w:t>
+                <w:t xml:space="preserve">hal-02637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of East-Tethys seaway closure in the middle Miocene climatic transition (ca. 14 Ma)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of shoaling of the Central American Seaway determined from modeling Nd isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Hamon</w:t>
+                <w:t xml:space="preserve">J.-C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sépulchre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2687-2013⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013PA002501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263180v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalake Chad impact on climate and vegetation during the late Pliocene and the mid-Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Contoux</w:t>
+                <w:t xml:space="preserve">The role of East-Tethys seaway closure in the middle Miocene climatic transition (ca. 14 Ma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">P. Sépulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9, pp.1417-1430. </w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.2687-2702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1417-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2687-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932286v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of subtropical forests in Miocene Europe : The roles of carbon dioxide and Antartic ice volume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Megalake Chad impact on climate and vegetation during the late Pliocene and the mid-Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. François</w:t>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.567-570. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.1417-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32990.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1417-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720729v1</w:t>
+                <w:t xml:space="preserve">hal-00932286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of lake and wetland feedbacks on the North African Holocene climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">Growth of subtropical forests in Miocene Europe : The roles of carbon dioxide and Antartic ice volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">A.-J. Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL050992⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.567-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32990.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908142v1</w:t>
+                <w:t xml:space="preserve">hal-00720729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aptian evaporites of the South Atlantic: a climatic paradox ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reassessment of lake and wetland feedbacks on the North African Holocene climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Chaboureau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (3), pp.1047-1058. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.7701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-8-1047-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL050992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00720893v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of southern gateways and carbon dioxide on the onset of the Antarctic Circumpolar Current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aptian evaporites of the South Atlantic: a climatic paradox ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012PA002345⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1047-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-1047-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902771v1</w:t>
+                <w:t xml:space="preserve">insu-00720893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Tertiary paleoenvironments in Thailand: pollen evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of southern gateways and carbon dioxide on the onset of the Antarctic Circumpolar Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jolly</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhong-Shi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-6-461-2010⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012PA002345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328202v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Basin: Paleoenvironments of the Sahara since the Late Miocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-Tertiary paleoenvironments in Thailand: pollen evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duringer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.001⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-6-461-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02450407v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of tectonics, surface conditions and sea surface temperatures on Saharan and sub-Saharan climate evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Chad Basin: Paleoenvironments of the Sahara since the Late Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 341 (8-9), pp.612-620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.006⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 341 (8-9), pp.603-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429923v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Andean uplift on the Humboldt Current system: A climate model sensitivity study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of tectonics, surface conditions and sea surface temperatures on Saharan and sub-Saharan climate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Fiechter</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008PA001668⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (8-9), pp.612-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098061v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human ecological niches and ranges during the LGM in Europe derived from an application of eco-cultural niche modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Andean uplift on the Humboldt Current system: A climate model sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa C. Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Banks</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Fiechter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.05.011⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.PA4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00230115v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Lake Chad Basin hydrology during the mid-Holocene: A preliminary approach from lake to climate modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61 (1-2), pp.41 à 48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00381071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H4 abrupt event and late Neanderthal presence in Iberia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Human ecological niches and ranges during the LGM in Europe derived from an application of eco-cultural niche modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Townsend Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (2), pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00377269v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00230115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic Uplift and Eastern Africa Aridification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">H4 abrupt event and late Neanderthal presence in Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 313, pp.1419-1423. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (1-2), pp.283 à 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1129158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111824v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tectonic Uplift and Eastern Africa Aridification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 313, pp.1419-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1129158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Last Glacial Maximum and Heinrich Event 1 in terms of climate and vegetation around the Alboran Sea: a preliminary model-data comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337 (10-11), pp.983 à 992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00374596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6997,996 +7131,996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique profonde du Rift et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.60-69, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand rift et les histoires parallèles de l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Interdisciplinarité, Voyages au-delà des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.98-103, 2023, 978-2-271-13983-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin du royaume d'Aksum en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.132-135, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Le rift est-africain : autoroute, course d'obstacle ou voie sans issue de l'évolution humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeography: An Integrative Approach of the Evolution of Living</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ouvrage MITI-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502718v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Evolution on the Geological Timescale and the Role of Paleogeographic Changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Geophysical Biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_22⟩</w:t>
+              <w:t xml:space="preserve">Biogeography: An Integrative Approach of the Evolution of Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.82-113, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882381.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009983v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rift est-africain : autoroute, course d'obstacle ou voie sans issue de l'évolution humaine ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Evolution on the Geological Timescale and the Role of Paleogeographic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouvrage MITI-CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-269, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414893v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Face of the Earth Throughout the Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-48, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xv-xvii, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Response of Amazonian Climate to the Uplift of the Andean Mountain Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa C. Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonia: Landscape and Species Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell Publishing Ltd., pp.211-222, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781444306408.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7996,105 +8130,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre paléogéographie, climat et biodiversité aux échelles de temps géologiques. Apports et questions de la modélisation des paléoclimats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Paris Saclay (COMUE), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03500889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8162,51 +8296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="009DE5A8"/>
+    <w:nsid w:val="00A8DB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8393,51 +8527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-sepulchre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4267-4025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077592646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bradshaw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fletcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Reichgelt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Akg&#252;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantrill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin J R Streiff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00311-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5729-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Lunt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran J. Bragg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Le Chan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karel Hutchinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-203-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H P Harvey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24141-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaramillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Cardenas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Correa&#8208;metrio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Moreno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA003933" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998348v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029971" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1187-2019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudawati Cahyarini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13762" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bernal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bacon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Balslev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13560" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohuang Su" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabang Jiang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-751-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3683-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8JNZNTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.359" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01340141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1401-2016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56359" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaboureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1324002111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;pulchre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2687-2013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1417-2013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720729v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Henrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32990.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL050992" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00720893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1047-2012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Shi Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002345" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-461-2010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450407v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP04MV6D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429923v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QGS2WMW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098061v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snyder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiechter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001668" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86TVLMG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Townsend Peterson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381071v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLPF6NQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF79ZVT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882381.ch4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500889v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-sepulchre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4267-4025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077592646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuncheng Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03324-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bradshaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fletcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Reichgelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Akg&#252;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantrill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin J R Streiff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00311-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5729-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Lunt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran J. Bragg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Le Chan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karel Hutchinson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-203-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H P Harvey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24141-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaramillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Cardenas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Correa&#8208;metrio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA003933" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998348v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029971" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1187-2019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudawati Cahyarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13762" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bacon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Balslev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13560" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohuang Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabang Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-751-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3683-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8JNZNTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.359" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01340141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1401-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaboureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1324002111" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hamon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;pulchre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2687-2013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1417-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Henrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32990.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL050992" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00720893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1047-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Shi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002345" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-461-2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP04MV6D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QGS2WMW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snyder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiechter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001668" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86TVLMG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381071v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLPF6NQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Townsend Peterson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.041" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF79ZVT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502718v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882381.ch4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>