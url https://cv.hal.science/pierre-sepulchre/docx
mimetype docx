--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -473,295 +473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MioVeg1: A Global Middle Miocene Vegetation Reconstruction for Climate Modeling</w:t>
+                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bradshaw</w:t>
+                <w:t xml:space="preserve">Raphaël Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Fletcher</w:t>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammo Reichgelt</w:t>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funda Akgün</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantrill</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (11), pp.e2025PA005213. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (Supplément), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025PA005213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462350v1</w:t>
+                <w:t xml:space="preserve">hal-04963599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
+                <w:t xml:space="preserve">MioVeg1: A Global Middle Miocene Vegetation Reconstruction for Climate Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tournier</w:t>
+                <w:t xml:space="preserve">Catherine Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+                <w:t xml:space="preserve">Tamara Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Tammo Reichgelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Funda Akgün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">David Cantrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (Supplément), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (11), pp.e2025PA005213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025PA005213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963599v1</w:t>
+                <w:t xml:space="preserve">hal-05462350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Spatialised and Seasonal Deep‐Time Palaeoclimatic Information: Integration Into an Environmental‐Dependent Diversification Model</w:t>
               </w:r>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Contoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 210, pp.103756. </w:t>
@@ -1139,412 +1139,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary landscape dynamics boosted species dispersal across Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salles</w:t>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mallard</w:t>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00311-7⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443584v1</w:t>
+                <w:t xml:space="preserve">insu-03401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardif</w:t>
+                <w:t xml:space="preserve">The Cretaceous physiological adaptation of angiosperms to a declining pCO2: a modeling approach emulating paleo-traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Vuichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5729-5750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5729-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03401267v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cretaceous physiological adaptation of angiosperms to a declining pCO2: a modeling approach emulating paleo-traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternary landscape dynamics boosted species dispersal across Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Sabin Zahirovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vuichard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5729-5750. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5729-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00311-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401548v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepMIP: Model intercomparison of early Eocene climatic optimum (EECO) large-scale climate features and comparison with proxy data</w:t>
               </w:r>
@@ -1703,51 +1703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas H P Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1926,697 +1926,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+                <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893945v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a modern-like &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO2 warm period (Marine Isotope Stage KM5c) with two versions of an Institut Pierre Simon Laplace atmosphere-ocean coupled general circulation model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drastic Vegetation Change in the Guajira Peninsula (Colombia) During the Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Sun</w:t>
+                <w:t xml:space="preserve">Carlos Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
+                <w:t xml:space="preserve">Damian Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Correa‐metrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Enrique Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-1-2020⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (11), pp.e2020PA003933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020PA003933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861696v1</w:t>
+                <w:t xml:space="preserve">hal-02998572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Vegetation Change in the Guajira Peninsula (Colombia) During the Neogene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damian Cardenas</w:t>
+                <w:t xml:space="preserve">Modeling a modern-like &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;CO2 warm period (Marine Isotope Stage KM5c) with two versions of an Institut Pierre Simon Laplace atmosphere-ocean coupled general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Correa‐metrio</w:t>
+                <w:t xml:space="preserve">Yong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Enrique Moreno</w:t>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (11), pp.e2020PA003933. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020PA003933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-1-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998572v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la dynamique atmosphérique pour mieux reconstituer l'altitude passée des chaînes de montagnes</w:t>
               </w:r>
@@ -2700,853 +2700,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the stratospheric chemistry–climate interactions in the hot climate conditions of the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Botsyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaq1436⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.1187-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-1187-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02186564v1</w:t>
+                <w:t xml:space="preserve">insu-02182768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impact of the Sunda Shelf on the Climate of the Maritime Continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (5), pp.2574-2588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JD029971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440366v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsiding Sundaland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (2), pp.119-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G45629.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some illustrations of large tectonically driven climate changes in Earth history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (12), pp.4454-4464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019TC005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Sunda Shelf on the Climate of the Maritime Continent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JD029971⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363 (6430), pp.946-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaq1436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322004v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stratospheric chemistry–climate interactions in the hot climate conditions of the Eocene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+                <w:t xml:space="preserve">Subsiding Sundaland: REPLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.1187-1203. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.e470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-15-1187-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G46493Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02182768v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Sundaland's subsidence requires revisiting its biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,90 +3753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Comment on &amp;quot;Revised paleoaltimetry data show low Tibetan Plateau elevation during the Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Botsyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 365 (6459), </w:t>
@@ -3868,287 +3868,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02316802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference between the North Atlantic and Pacific meridional overturning circulation in response to the uplift of the Tibetan Plateau</w:t>
+                <w:t xml:space="preserve">The influence of orography on modern ocean circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baohuang Su</w:t>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabang Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-751-2018⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3-4), pp.1277-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3683-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321893v1</w:t>
+                <w:t xml:space="preserve">hal-01765565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of orography on modern ocean circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference between the North Atlantic and Pacific meridional overturning circulation in response to the uplift of the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baohuang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Dabang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Godderis</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (3-4), pp.1277-1289. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.751-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3683-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-751-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765565v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the floristic diversity of tropical Africa</w:t>
               </w:r>
@@ -4294,77 +4294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Contoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 472, pp.266 - 276. </w:t>
@@ -4408,239 +4408,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Solid Earth, Climate Changes, and Biodiversity through Time: Insights from the Cenozoic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Zaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Damen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cfee.359⟩</w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097921v1</w:t>
+                <w:t xml:space="preserve">hal-02096772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Links between Solid Earth, Climate Changes, and Biodiversity through Time: Insights from the Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.cfee.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096772v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Tibetan Plateau uplift on atmospheric dynamics and associated precipitation &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.1401-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5003,51 +5003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sépulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.2687-2702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5356,338 +5356,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of subtropical forests in Miocene Europe : The roles of carbon dioxide and Antartic ice volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Hamon</w:t>
+                <w:t xml:space="preserve">A reassessment of lake and wetland feedbacks on the North African Holocene climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. François</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32990.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.7701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL050992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720729v1</w:t>
+                <w:t xml:space="preserve">hal-00908142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of lake and wetland feedbacks on the North African Holocene climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">Growth of subtropical forests in Miocene Europe : The roles of carbon dioxide and Antartic ice volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-J. Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">L. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.7701. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.567-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL050992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G32990.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908142v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aptian evaporites of the South Atlantic: a climatic paradox ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of southern gateways and carbon dioxide on the onset of the Antarctic Circumpolar Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,307 +6413,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Lake Chad Basin hydrology during the mid-Holocene: A preliminary approach from lake to climate modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human ecological niches and ranges during the LGM in Europe derived from an application of eco-cultural niche modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Girard</w:t>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Townsend Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (2), pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381071v1</w:t>
+                <w:t xml:space="preserve">hal-00230115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human ecological niches and ranges during the LGM in Europe derived from an application of eco-cultural niche modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Townsend Peterson</w:t>
+                <w:t xml:space="preserve">Evolution of Lake Chad Basin hydrology during the mid-Holocene: A preliminary approach from lake to climate modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kageyama</w:t>
+                <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (1-2), pp.41 à 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00230115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H4 abrupt event and late Neanderthal presence in Iberia</w:t>
               </w:r>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique profonde du Rift et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7244,77 +7244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand rift et les histoires parallèles de l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,64 +7386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin du royaume d'Aksum en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7479,182 +7479,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rift est-africain : autoroute, course d'obstacle ou voie sans issue de l'évolution humaine ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Evolution on the Geological Timescale and the Role of Paleogeographic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouvrage MITI-CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-269, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414893v1</w:t>
+                <w:t xml:space="preserve">hal-03009983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7695,118 +7661,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Evolution on the Geological Timescale and the Role of Paleogeographic Changes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rift est-africain : autoroute, course d'obstacle ou voie sans issue de l'évolution humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoclimatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ouvrage MITI-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009983v1</w:t>
+                <w:t xml:space="preserve">hal-03414893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Face of the Earth Throughout the Ages</w:t>
               </w:r>
@@ -8296,51 +8296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00A8DB9B"/>
+    <w:nsid w:val="96E0E6AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8527,51 +8527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-sepulchre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4267-4025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077592646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuncheng Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03324-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bradshaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fletcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Reichgelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Akg&#252;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantrill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin J R Streiff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00311-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5729-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Lunt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran J. Bragg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Le Chan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karel Hutchinson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-203-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H P Harvey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24141-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaramillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Cardenas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Correa&#8208;metrio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA003933" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998348v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029971" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1187-2019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudawati Cahyarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13762" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bacon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Balslev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13560" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohuang Su" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabang Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-751-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3683-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8JNZNTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.359" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01340141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1401-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaboureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1324002111" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hamon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;pulchre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2687-2013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1417-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Henrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32990.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL050992" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00720893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1047-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Shi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002345" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-461-2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP04MV6D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QGS2WMW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snyder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiechter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001668" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86TVLMG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381071v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLPF6NQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Townsend Peterson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.041" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF79ZVT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502718v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882381.ch4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-sepulchre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4267-4025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077592646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuncheng Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03324-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bradshaw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fletcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo Reichgelt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Akg&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantrill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005213" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Condamine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin J R Streiff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5729-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00311-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Lunt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran J. Bragg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Le Chan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karel Hutchinson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-203-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H P Harvey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24141-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaramillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Cardenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Correa&#8208;metrio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Enrique Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA003933" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998348v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1187-2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029971" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45629.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1436" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46493Y.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudawati Cahyarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13762" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bernal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bacon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Balslev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Hoorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13560" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax8990" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3683-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321893v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohuang Su" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabang Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-751-2018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8JNZNTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.359" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01340141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1401-2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023057v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaboureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1324002111" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hamon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;pulchre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefebvre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2687-2013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1417-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL050992" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Henrot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32990.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00720893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1047-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Shi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002345" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-461-2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450407v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP04MV6D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QGS2WMW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snyder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiechter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001668" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86TVLMG5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Townsend Peterson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.08.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZLPF6NQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.03.041" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF79ZVT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502718v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882381.ch4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Banks" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>