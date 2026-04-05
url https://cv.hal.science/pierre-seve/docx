--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -203,183 +203,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour faire parler ces lettres que l’on croirait muettes</w:t>
+                <w:t xml:space="preserve">Variation, emprunt, remploi au cœur de l’écriture enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 198 (3), </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.198.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673841v1</w:t>
+                <w:t xml:space="preserve">hal-01673842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation, emprunt, remploi au cœur de l’écriture enfantine</w:t>
+                <w:t xml:space="preserve">Pour faire parler ces lettres que l’on croirait muettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.198.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673842v1</w:t>
+                <w:t xml:space="preserve">hal-01673841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment approcher les structures du groupe verbal ? Un exemple de dispositif à l'école élémentaire</w:t>
               </w:r>
@@ -428,178 +428,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01633314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profusion et confusion dans l'écriture enfantine : une étape dans l'acquisition de l'écriture</w:t>
+                <w:t xml:space="preserve">Lire en maternelle : la lecture avant que de savoir lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, l'évaluation de la lecture et de l'écriture à l'école, 3, http://www.forumlecture.ch/fr/myUploadData/files/2014_3_Seve.pdf</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lire en maternelle : la lecture avant que de savoir lire (50), pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098351v1</w:t>
+                <w:t xml:space="preserve">hal-01115688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire en maternelle : la lecture avant que de savoir lire</w:t>
+                <w:t xml:space="preserve">Profusion et confusion dans l'écriture enfantine : une étape dans l'acquisition de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lire en maternelle : la lecture avant que de savoir lire (50), pp.7-13</w:t>
+              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, l'évaluation de la lecture et de l'écriture à l'école, 3, http://www.forumlecture.ch/fr/myUploadData/files/2014_3_Seve.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115688v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture des histoires, lecture de l'Histoire. Encyclopédisme et interprétation</w:t>
               </w:r>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire en Maternelle : la lecture avant que de savoir lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS éditions, 50, 2014, Repères, 9782847886429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,51 +2171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.198.0053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.198.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>