--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -203,183 +203,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation, emprunt, remploi au cœur de l’écriture enfantine</w:t>
+                <w:t xml:space="preserve">Pour faire parler ces lettres que l’on croirait muettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.198.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673842v1</w:t>
+                <w:t xml:space="preserve">hal-01673841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour faire parler ces lettres que l’on croirait muettes</w:t>
+                <w:t xml:space="preserve">Variation, emprunt, remploi au cœur de l’écriture enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 198 (3), </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.198.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673841v1</w:t>
+                <w:t xml:space="preserve">hal-01673842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment approcher les structures du groupe verbal ? Un exemple de dispositif à l'école élémentaire</w:t>
               </w:r>
@@ -2171,51 +2171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673841v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.198.0053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.198.0053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambroise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>