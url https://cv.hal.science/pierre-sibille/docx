--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2362,243 +2362,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and transient cytotoxic response of peritoneal cells from Fasciola hepatica-infected rats</w:t>
+                <w:t xml:space="preserve">Control of cattle grub in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Tliba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulard</w:t>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (suppl.), pp.106-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902797v1</w:t>
+                <w:t xml:space="preserve">hal-02672415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cattle grub in Europe</w:t>
+                <w:t xml:space="preserve">Early and transient cytotoxic response of peritoneal cells from Fasciola hepatica-infected rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (5), pp.573-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672415v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface - Hypodermosis in China, Eu and Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanlin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (suppl.), pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,64 +2770,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and transient cytotoxic response of peritoneal cells from Fasciola hepatica-infected rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35, pp.573-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3595,51 +3595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eeckhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30 (8), pp.953-958</w:t>
@@ -5272,791 +5272,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de la chimiokine aviaire CCL20 en système CELO et potentiel adjuvant en liaison avec un fragment de l'hémagglutinine du virus influenza aviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+                <w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Langlois</w:t>
+                <w:t xml:space="preserve">Magalie Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Réseau d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Maisons-Alfort, France. 1 p</w:t>
+              <w:t xml:space="preserve">XIth Meeting of the Avian Immunology Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816430v1</w:t>
+                <w:t xml:space="preserve">hal-02817298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de la chimiokine aviaire CCL20 en système CELO et potentiel adjuvant en liaison avec un fragment de l'hémagglutinine du virus influenza aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Bergès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
+                <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth Meeting of the Avian Immunology Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Réseau d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Maisons-Alfort, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817298v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814827v1</w:t>
+                <w:t xml:space="preserve">hal-02751210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of chicken splenic dendritic cells and enrichment protocol to develop cell lines : preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824031v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Quere</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lacanau, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751210v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of chicken splenic dendritic cells and enrichment protocol to develop cell lines : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812923v1</w:t>
+                <w:t xml:space="preserve">hal-02824031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules dendritiques spléniques aviaires : résultats préliminaires d'isolement et de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,476 +6373,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Preface - Hypodermosis in China, Eu and Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanlin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Framework</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762234v1</w:t>
+                <w:t xml:space="preserve">hal-02830118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer myiasis in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Maes</w:t>
+                <w:t xml:space="preserve">Création sur le centre Inra de Tours-Nouzilly d'une nouvelle animalerie en confinement P3 destinée aux ruminants et aux souris infectés par les agents des ESST ou par d'autres pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Le Croisic, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827738v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création sur le centre Inra de Tours-Nouzilly d'une nouvelle animalerie en confinement P3 destinée aux ruminants et aux souris infectés par les agents des ESST ou par d'autres pathogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+                <w:t xml:space="preserve">Deer myiasis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Le Croisic, France. n.p</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825917v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface - Hypodermosis in China, Eu and Central Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guanlin He</w:t>
+                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">5. Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830118v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of cattle grub in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6975,51 +6975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7254,273 +7254,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Quantification des ARNm de cytokines chez le rat infesté expérimentalement par Fasciola hepatica (phase précoce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Université de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770096v1</w:t>
+                <w:t xml:space="preserve">hal-02769314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des ARNm de cytokines chez le rat infesté expérimentalement par Fasciola hepatica (phase précoce)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Tliba</w:t>
+                <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769314v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8146,51 +8146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop in Veterinary Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8749,177 +8749,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion : méthodes Sensibles d'amplification</w:t>
+                <w:t xml:space="preserve">Inactivation des Prions décontamination des surfaces et appareils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Action Nationale de formation (CNRS), Villejuif, France. 2025, pp.39</w:t>
+              <w:t xml:space="preserve">École thématique. CNRS Action Nationale de Formation, Villejuif, France. 2025, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316755v1</w:t>
+                <w:t xml:space="preserve">hal-05316797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation des Prions décontamination des surfaces et appareils</w:t>
+                <w:t xml:space="preserve">Prion : méthodes Sensibles d'amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. CNRS Action Nationale de Formation, Villejuif, France. 2025, pp.36</w:t>
+              <w:t xml:space="preserve">École thématique. Action Nationale de formation (CNRS), Villejuif, France. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316797v1</w:t>
+                <w:t xml:space="preserve">hal-05316755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATNC, Agents Transmissibles Non Conventionnels</w:t>
               </w:r>
@@ -9273,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tliba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2000071009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Strosberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(97)00111-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4FB86A58A1F04DDDD41764DC5306A5FC17E8326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donny Strosberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avrameas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moraillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munoz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avram&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Pancino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Donny Strosberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316797v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2000071009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Strosberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(97)00111-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4FB86A58A1F04DDDD41764DC5306A5FC17E8326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donny Strosberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avrameas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moraillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avram&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Pancino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Donny Strosberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>