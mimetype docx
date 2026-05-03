--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1327,338 +1327,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary structure of pathological prion protein as a determining factor of strain-specific prion replication dynamics</w:t>
+                <w:t xml:space="preserve">Presence of dendritic cells in chicken spleen cell preparations and their functional interaction with the parasite &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Laferrière</w:t>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tixador</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 153 (1-2), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650542v1</w:t>
+                <w:t xml:space="preserve">hal-02648390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of dendritic cells in chicken spleen cell preparations and their functional interaction with the parasite &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternary structure of pathological prion protein as a determining factor of strain-specific prion replication dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Domenech</w:t>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 153 (1-2), pp.57-69. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648390v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary Structure of Pathological Prion Protein as a Determining Factor of Strain-Specific Prion Replication Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402326v1</w:t>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (2-3), pp.551-559. </w:t>
@@ -5028,103 +5028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chicken adherent spleen cells and functional interaction with &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; protozoan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Avian Immunology Research Group Meeting (AIRG2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBSRC Roslin Institute. Edinburgh, GBR., Aug 2012, Edinburgh, United Kingdom. pp.36</w:t>
@@ -5153,51 +5153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,51 +5291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,243 +5522,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Quere</w:t>
+                <w:t xml:space="preserve">I. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751210v1</w:t>
+                <w:t xml:space="preserve">hal-02812923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+                <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812923v1</w:t>
+                <w:t xml:space="preserve">hal-02751210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
               </w:r>
@@ -5783,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5865,64 +5865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chicken splenic dendritic cells and enrichment protocol to develop cell lines : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,64 +5986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules dendritiques spléniques aviaires : résultats préliminaires d'isolement et de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6373,433 +6373,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface - Hypodermosis in China, Eu and Central Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guanlin He</w:t>
+                <w:t xml:space="preserve">Création sur le centre Inra de Tours-Nouzilly d'une nouvelle animalerie en confinement P3 destinée aux ruminants et aux souris infectés par les agents des ESST ou par d'autres pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Le Croisic, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830118v1</w:t>
+                <w:t xml:space="preserve">hal-02825917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création sur le centre Inra de Tours-Nouzilly d'une nouvelle animalerie en confinement P3 destinée aux ruminants et aux souris infectés par les agents des ESST ou par d'autres pathogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+                <w:t xml:space="preserve">Preface - Hypodermosis in China, Eu and Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanlin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire sur les Recherches engagées à l'INRA sur les ESST et les Prions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Le Croisic, France. n.p</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825917v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer myiasis in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Maes</w:t>
+                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">5. Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827738v1</w:t>
+                <w:t xml:space="preserve">hal-02762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Deer myiasis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Framework</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762234v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of cattle grub in Europe</w:t>
               </w:r>
@@ -7254,273 +7254,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des ARNm de cytokines chez le rat infesté expérimentalement par Fasciola hepatica (phase précoce)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Tliba</w:t>
+                <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769314v1</w:t>
+                <w:t xml:space="preserve">hal-02770096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Quantification des ARNm de cytokines chez le rat infesté expérimentalement par Fasciola hepatica (phase précoce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Université de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770096v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7788,51 +7788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional dendrtitic cells are present in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,51 +7926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size, not density of strain-specific prion particles determines their replication dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafferiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2000071009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Strosberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(97)00111-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4FB86A58A1F04DDDD41764DC5306A5FC17E8326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donny Strosberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avrameas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moraillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avram&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Pancino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Donny Strosberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2000071009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Strosberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(97)00111-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4FB86A58A1F04DDDD41764DC5306A5FC17E8326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donny Strosberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avrameas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moraillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munoz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avram&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Pancino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Donny Strosberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>