--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1327,338 +1327,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of dendritic cells in chicken spleen cell preparations and their functional interaction with the parasite &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Quaternary structure of pathological prion protein as a determining factor of strain-specific prion replication dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Pierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jorge Domenech</w:t>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648390v1</w:t>
+                <w:t xml:space="preserve">hal-02650542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary structure of pathological prion protein as a determining factor of strain-specific prion replication dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of dendritic cells in chicken spleen cell preparations and their functional interaction with the parasite &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Laferrière</w:t>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tixador</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
+                <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 153 (1-2), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650542v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary Structure of Pathological Prion Protein as a Determining Factor of Strain-Specific Prion Replication Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,318 +1680,318 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitated cross-species transmission of prions in extraneural tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+                <w:t xml:space="preserve">Automatisation de l'analyse des images et du traitement des données produites à l'aide des logiciels ImageJ et Excel ®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jaumain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019814v1</w:t>
+                <w:t xml:space="preserve">hal-04237187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de l'analyse des images et du traitement des données produites à l'aide des logiciels ImageJ et Excel ®</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tixador</w:t>
+                <w:t xml:space="preserve">Facilitated cross-species transmission of prions in extraneural tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6067), pp.472-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1215659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237187v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
               </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (2-3), pp.551-559. </w:t>
@@ -2846,256 +2846,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the hepatic NK cell response during the early phase of Fasciola hepatica infection in rats</w:t>
+                <w:t xml:space="preserve">Early hepatic cytokine mRNA expression in experimental rat fasciolosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33, pp.327-332</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 103 (3), pp.237-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677079v1</w:t>
+                <w:t xml:space="preserve">hal-02673017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hepatic cytokine mRNA expression in experimental rat fasciolosis</w:t>
+                <w:t xml:space="preserve">Evaluation of the hepatic NK cell response during the early phase of Fasciola hepatica infection in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 103 (3), pp.237-349</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673017v1</w:t>
+                <w:t xml:space="preserve">hal-02677079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early hepatic immune response in rats infected with Fasciola hepatica</w:t>
               </w:r>
@@ -5028,103 +5028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chicken adherent spleen cells and functional interaction with &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; protozoan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Avian Immunology Research Group Meeting (AIRG2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBSRC Roslin Institute. Edinburgh, GBR., Aug 2012, Edinburgh, United Kingdom. pp.36</w:t>
@@ -5153,51 +5153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,51 +5291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody response to H5N9 inactivated vaccine and MHC diversity in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,243 +5522,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+                <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812923v1</w:t>
+                <w:t xml:space="preserve">hal-02751210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Quere</w:t>
+                <w:t xml:space="preserve">I. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751210v1</w:t>
+                <w:t xml:space="preserve">hal-02812923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de la réponse vaccinale au virus influenza est déterminé par le génotype au CMH chez la poule</w:t>
               </w:r>
@@ -5783,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5865,64 +5865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chicken splenic dendritic cells and enrichment protocol to develop cell lines : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,64 +5986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules dendritiques spléniques aviaires : résultats préliminaires d'isolement et de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and functional characterization of chicken CCR6 and its ligand CCL20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6563,243 +6563,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Deer myiasis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Framework</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762234v1</w:t>
+                <w:t xml:space="preserve">hal-02827738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer myiasis in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Maes</w:t>
+                <w:t xml:space="preserve">Immune modulation by newly excysted juveniles of Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khaznadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypodermosis in China, EU and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Lanzhou, China</w:t>
+              <w:t xml:space="preserve">5. Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827738v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of cattle grub in Europe</w:t>
               </w:r>
@@ -7260,51 +7260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une banque soustractive entre les stades juvéniles nouvellement excystés et adultes du parasite Fasciola hepatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khaznadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,51 +7788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional dendrtitic cells are present in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,51 +7926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size, not density of strain-specific prion particles determines their replication dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafferiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2000071009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Strosberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(97)00111-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4FB86A58A1F04DDDD41764DC5306A5FC17E8326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donny Strosberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avrameas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moraillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munoz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avram&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Pancino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Donny Strosberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17291" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Fornara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Al-Dybiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51084-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mekrouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Ciric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03429-14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00829-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2013.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Munoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Aline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.07.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37N2NKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2008.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0KPN1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tliba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tliba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2000071009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leriche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eeckhoutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Strosberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2478(97)00111-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4FB86A58A1F04DDDD41764DC5306A5FC17E8326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Ternynck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buttin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donny Strosberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830270525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avrameas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moraillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonigo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Saux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bruneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. T.X. Toan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. J.C. Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Berg&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munoz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khaznadji" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafferiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avram&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Pancino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Donny Strosberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>