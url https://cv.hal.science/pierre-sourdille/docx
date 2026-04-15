--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1464,862 +1464,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de gènes de résistance à la rouille couronnée dans la sélection française d’avoine (Avena sativa L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ph2 encodes the mismatch repair protein MSH7-3D that inhibits wheat homoeologous recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heïdi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Forgeois</w:t>
+                <w:t xml:space="preserve">Radim Svačina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Picot</w:t>
+                <w:t xml:space="preserve">Ryan Whitford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Louchart</w:t>
+                <w:t xml:space="preserve">Tim Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/dq5p-bb35⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225440v1</w:t>
+                <w:t xml:space="preserve">hal-03135950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph2 encodes the mismatch repair protein MSH7-3D that inhibits wheat homoeologous recombination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homoeologous exchanges in allopolyploids: how Brassica napus established self‐control!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21127-1⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (6), pp.3041-3043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135950v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous exchanges in allopolyploids: how Brassica napus established self‐control!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17222⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176853v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Improvement: Now and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology10050421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de gènes de résistance à la rouille couronnée dans la sélection française d’avoine (Avena sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Forgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Amélie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/dq5p-bb35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290674v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPO11.2 is essential for programmed double strand break formation during meiosis in bread wheat (Triticum aestivum L.)</w:t>
+                <w:t xml:space="preserve">Bread Wheat TaSPO11‐1 exhibits evolutionary conserved function in meiotic recombination across distant plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Benyahya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier da Ines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles I. White</w:t>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 104 (1), pp.30-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14903⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 103, pp.2052 - 2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888993v1</w:t>
+                <w:t xml:space="preserve">hal-02889000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread Wheat TaSPO11‐1 exhibits evolutionary conserved function in meiotic recombination across distant plant species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Fayos</w:t>
+                <w:t xml:space="preserve">Chromosome Pairing in Polyploid Grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Svačina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
+                <w:t xml:space="preserve">David Kopecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan J. Bartoš</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.2052 - 2068. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02889000v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Use of barley and wheat reference sequences: downstream applications in breeding, gene isolation, GWAS, and evolution</w:t>
               </w:r>
@@ -2416,563 +2403,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome Pairing in Polyploid Grasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Development of deletion lines for chromosome 3D of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svačina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kopecky</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Bartoš</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdaléna Malurová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heïdi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Vítek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01056⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, 1756/6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903726v1</w:t>
+                <w:t xml:space="preserve">hal-02888983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of deletion lines for chromosome 3D of bread wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WTO, an ontology for wheat traits and phenotypes in scientific publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdaléna Malurová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heïdi Serra</w:t>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Vítek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01756⟩</w:t>
+              <w:t xml:space="preserve">Genomics &amp; Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5808/GI.2020.18.2.e14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888983v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WTO, an ontology for wheat traits and phenotypes in scientific publications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPO11.2 is essential for programmed double strand break formation during meiosis in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Fatiha Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bossy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles I. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics &amp; Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (2), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.30-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5808/GI.2020.18.2.e14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886745v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-conserved hybrid immature embryos for efficient wheat transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,563 +4392,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common wheat chromosome 5B composition analysis using low-coverage 454 sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Sergeeva</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Afonnikov</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Koltunova</w:t>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. D. Gusev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. A. Miroshnichenko</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2013.10.0031⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631101v1</w:t>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain yield and grain protein percentage of common wheat lines with wild emmer chromosome-arm substitutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Millet</w:t>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -K. Rong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+                <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-013-0975-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636891v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain yield and grain protein percentage of common wheat lines with wild emmer chromosome-arm substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -K. Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Qualset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ranoux</w:t>
+                <w:t xml:space="preserve">P. E. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fourment</w:t>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195 (1), pp.69 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-013-0975-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635778v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl G. Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Simen R. Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+                <w:t xml:space="preserve">Bujie Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Heidi Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossability of Triticum urartu and Triticum monococcum Wheats, Homoeologous Recombination, and Description of a Panel of Interspecific Introgression Lines</w:t>
               </w:r>
@@ -5062,429 +5062,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
+                <w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pfeifer</w:t>
+                <w:t xml:space="preserve">T. Marcussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl G. Kugler</w:t>
+                <w:t xml:space="preserve">S. Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simen R. Sandve</w:t>
+                <w:t xml:space="preserve">L. Heier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bujie Zhan</w:t>
+                <w:t xml:space="preserve">M. Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Rudi</w:t>
+                <w:t xml:space="preserve">M. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889033v1</w:t>
+                <w:t xml:space="preserve">hal-02889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marcussen</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sandve</w:t>
+                <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Heier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pfeifer</w:t>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889053v1</w:t>
+                <w:t xml:space="preserve">hal-02640843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+                <w:t xml:space="preserve">Common wheat chromosome 5B composition analysis using low-coverage 454 sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Afonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">M. K. Koltunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">V. D. Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Couderc</w:t>
+                <w:t xml:space="preserve">L. A. Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2013.10.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640843v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Timonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. B. Dobrovol'Skaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Bildanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,161 +6287,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of genetic diversity and population structure of common wheat cultivars in northern China using DArT markers</w:t>
+                <w:t xml:space="preserve">Microsatellite mapping of Ae. speltoides and map-based comparative analysis of the S, G, and B genomes of Triticeae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyi Zhang</w:t>
+                <w:t xml:space="preserve">O. O. Dobrovolskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongcheng Liu</w:t>
+                <w:t xml:space="preserve">Christiane C. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlong Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiazhu Sun</w:t>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (7), pp.1145 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1655-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-12-42⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190484v1</w:t>
+                <w:t xml:space="preserve">hal-00964377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
               </w:r>
@@ -6479,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
@@ -6567,173 +6579,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite mapping of Ae. speltoides and map-based comparative analysis of the S, G, and B genomes of Triticeae species</w:t>
+                <w:t xml:space="preserve">Investigation of genetic diversity and population structure of common wheat cultivars in northern China using DArT markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. O. Dobrovolskaya</w:t>
+                <w:t xml:space="preserve">Liyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane C. Boeuf</w:t>
+                <w:t xml:space="preserve">Dongcheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Wenlong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiazhu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1655-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-12-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964377v1</w:t>
+                <w:t xml:space="preserve">hal-01190484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated chromosomes as a new and efficient source of DArT markers for the saturation of genetic maps</w:t>
               </w:r>
@@ -6859,291 +6859,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and ecogeographical adaptation in wild barley (Hordeum chilense Roemer et Schultes) as revealed by microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insertion site-based polymorphism markers open new perspectives for genome saturation and marker-assisted selection in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Castillo</w:t>
+                <w:t xml:space="preserve">Delphine D. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dorado</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-266⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.196-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189775v1</w:t>
+                <w:t xml:space="preserve">hal-00964403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion site-based polymorphism markers open new perspectives for genome saturation and marker-assisted selection in wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Genetic structure and ecogeographical adaptation in wild barley (Hordeum chilense Roemer et Schultes) as revealed by microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Roger</w:t>
+                <w:t xml:space="preserve">Gabriel Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Gauthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilar Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.196-210. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00477.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964403v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and linkage disequilibrium studies on a 3.1-Mb genomic region of chromosome 3B in European and Asian bread wheat (Triticum aestivum L.) populations</w:t>
               </w:r>
@@ -7520,307 +7520,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in bread wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine Mapping and Marker Development for the Crossability Gene SKr on Chromosome 5BS of Hexaploid Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta J. Forster</w:t>
+                <w:t xml:space="preserve">Walid W. Alfares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Devaux</w:t>
+                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
+                <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (04), pp.641-653. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (2), pp.469-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-009-9262-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.109.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964420v1</w:t>
+                <w:t xml:space="preserve">hal-00964381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Mapping and Marker Development for the Crossability Gene SKr on Chromosome 5BS of Hexaploid Wheat (Triticum aestivum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan D. Perovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta J. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid W. Alfares</w:t>
+                <w:t xml:space="preserve">Pierre P. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges G. Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene H. Berges</w:t>
+                <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (04), pp.641-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-009-9262-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.109.107706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964381v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome synteny of the a genome of two evolutionary wheat lines</w:t>
               </w:r>
@@ -8063,875 +8063,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and validation of a major QTL for yellow pigment content on 7AL in durum wheat (Triticum turgidum L. ssp durum)</w:t>
+                <w:t xml:space="preserve">FT genome A and D polymorphisms are associated with the variation of earliness components in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravindra M. R. M. Patil</w:t>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj D. M. D. Oak</w:t>
+                <w:t xml:space="preserve">Michel M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhada A. S. A. Tamhankar</w:t>
+                <w:t xml:space="preserve">Delphine D. Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veliventi S. V. S. Rao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Line L. Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (4), pp.485-496. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (3), pp.383-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-007-9147-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964362v1</w:t>
+                <w:t xml:space="preserve">hal-00964432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (3), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964135v1</w:t>
+                <w:t xml:space="preserve">hal-00964220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Salse</w:t>
+                <w:t xml:space="preserve">Physical mapping in large genomes: accelerating anchoring of BAC contigs to genetic maps through in silico analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Laubin</w:t>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise A.F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-007-0068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189382v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964220v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping in large genomes: accelerating anchoring of BAC contigs to genetic maps through in silico analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and validation of a major QTL for yellow pigment content on 7AL in durum wheat (Triticum turgidum L. ssp durum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra M. R. M. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj D. M. D. Oak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhada A. S. A. Tamhankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veliventi S. V. S. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-007-9147-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-007-0068-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00964137v1</w:t>
+                <w:t xml:space="preserve">hal-00964362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT genome A and D polymorphisms are associated with the variation of earliness components in hexaploid wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+                <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Line L. Dupuits</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5898), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0676-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00964432v1</w:t>
+                <w:t xml:space="preserve">hal-00964135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat EST-SSRs for tracing chromosome segments from a wide range of grass species</w:t>
               </w:r>
@@ -9222,77 +9222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the composition and evolution of homoeologous genomes in hexaploid wheat through BAC-end sequencing on chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekatherina E. Badaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9753,51 +9753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferable bread wheat EST-SSRs can be useful for phylogenetic studies among the Triticeae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9886,51 +9886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ila Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,51 +9938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (4), pp.310-321. </w:t>
@@ -10026,152 +10026,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of durable resistance to yellow rust in bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating of transposable element annotations from large wheat genomic sequences reveals diverse activities and gene associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+                <w:t xml:space="preserve">Romain R. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gaudet</w:t>
+                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aldeia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Bastien B. Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 274 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-005-0012-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190921v1</w:t>
+                <w:t xml:space="preserve">hal-00964194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High transferability of bread wheat EST-derived SSRs to other cereals</w:t>
               </w:r>
@@ -10293,1314 +10314,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating of transposable element annotations from large wheat genomic sequences reveals diverse activities and gene associations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical molecular maps of wheat chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Guyot</w:t>
+                <w:t xml:space="preserve">Aakash Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+                <w:t xml:space="preserve">Rajib Bandopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien B. Laubin</w:t>
+                <w:t xml:space="preserve">Takashi R. Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harindra S. Balyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-005-0012-9⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.260-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-005-0146-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964194v1</w:t>
+                <w:t xml:space="preserve">hal-01880454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Torney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (5), pp.932-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-004-1913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical molecular maps of wheat chromosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajib Bandopadhyay</w:t>
+                <w:t xml:space="preserve">Advent of a new retrotransposon structure: the long form of the Veju elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 125 (2-3), pp.325-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01880454v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advent of a new retrotransposon structure: the long form of the Veju elements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic analysis of durable resistance to yellow rust in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aldeia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 125 (2-3), pp.325-332</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (8), pp.1401-1409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964338v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting polymorphism at microsatellite loci in bread wheat [Triticum aestivum (L.) Thell]: effects of mutation processes and physical distance from the centromere.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of simple sequence repeat (SSR) markers from wheat expressed sequence tags (ESTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Celine Thuillet</w:t>
+                <w:t xml:space="preserve">V. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bataillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">B. Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108 (2), pp.368-377</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 109 (4), pp.800-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1685-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681098v1</w:t>
+                <w:t xml:space="preserve">hal-02682409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of specific repeated sequences in large and complex genomes using Representative Difference Analysis (RDA) and double-probe verification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kubaláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valárik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (6), pp.960-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02179.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674456v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of simple sequence repeat (SSR) markers from wheat expressed sequence tags (ESTs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Legeai</w:t>
+                <w:t xml:space="preserve">Microsatellite-based deletion mapping system for the establishment of genetic map – physical map relationships in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukvinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina L Brown-Guedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (1), pp.12-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02682409v1</w:t>
+                <w:t xml:space="preserve">hal-01896162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">Construction of a subgenomic BAC library specific for chromosomes 1D, 4D and 6D of hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Valárik</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kubalakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02179.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (7), pp.1337-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1768-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881414v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite-based deletion mapping system for the establishment of genetic map – physical map relationships in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of specific repeated sequences in large and complex genomes using Representative Difference Analysis (RDA) and double-probe verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (1), pp.12-25</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896162v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a subgenomic BAC library specific for chromosomes 1D, 4D and 6D of hexaploid wheat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors affecting polymorphism at microsatellite loci in bread wheat [Triticum aestivum (L.) Thell]: effects of mutation processes and physical distance from the centromere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Valarik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Celine Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 109 (7), pp.1337-1345. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 108 (2), pp.368-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964143v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genetic linkage map of winter wheat (Triticum aestivum L.)</w:t>
               </w:r>
@@ -11860,402 +11860,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct estimation of mutation rate for 10 microsatellites loci in durum wheat, Triticum turgidum (L.) Thell. ssp durum desf.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Thuillet</w:t>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bru</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 104, pp.1164-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-001-0827-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189679v1</w:t>
+                <w:t xml:space="preserve">hal-00964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of spontaneous diploid androgenetic wheat and triticale plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Muranty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 121, pp.470-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Direct estimation of mutation rate for 10 microsatellites loci in durum wheat, Triticum turgidum (L.) Thell. ssp durum desf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. G. Charmet</w:t>
+                <w:t xml:space="preserve">D. Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1), pp.122-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964291v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 in two susceptible genetic backgrounds</w:t>
               </w:r>
@@ -12638,51 +12638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105, pp.736-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12780,51 +12780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. O. Garsmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105, pp.759-765. </w:t>
@@ -12868,260 +12868,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964289v1</w:t>
+                <w:t xml:space="preserve">hal-00964241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
+                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964241v1</w:t>
+                <w:t xml:space="preserve">hal-00964289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major QTL for powdery mildew resistance is stable over time and at two development stages in winter wheat</w:t>
               </w:r>
@@ -13146,51 +13146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mingeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13258,51 +13258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13351,286 +13351,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
+                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. N. Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964288v1</w:t>
+                <w:t xml:space="preserve">hal-00964274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
+                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964274v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location and mapping of the powdery mildew resistance gene MIRE and detection of a resistance QTL by bulked segregant analysis (BSA) with microsatellites in wheat</w:t>
               </w:r>
@@ -13668,51 +13668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100, pp.1217-1224. </w:t>
@@ -13756,298 +13756,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating additive and interactive QTL in recombinant inbred lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Location of Pm3g, a powdery mildew resistance allele in wheat, by using a monosomic analysis and by identifying associated molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Robert</w:t>
+                <w:t xml:space="preserve">P. Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 110, pp.193-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694019v1</w:t>
+                <w:t xml:space="preserve">hal-02692961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of Pm3g, a powdery mildew resistance allele in wheat, by using a monosomic analysis and by identifying associated molecular markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating additive and interactive QTL in recombinant inbred lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99 (7-8), pp.1143-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692961v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density molecular map for ryegrass (Lolium perenne L.) using AFLP markers</w:t>
               </w:r>
@@ -14188,77 +14188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the ‘marker regression’ method to interactive QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4, pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14489,51 +14489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14609,90 +14609,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to genes affecting plant height in wheat using a doubled-haploid population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.933-940. </w:t>
@@ -15003,290 +15003,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between RFLP markers and genes affecting kernel hardness in wheat.</w:t>
+                <w:t xml:space="preserve">Detection of linkage between RFLP markers and genes affecting anthocyanin pigmentation in maize (Zea mays L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Perretant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 91, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00035272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693067v1</w:t>
+                <w:t xml:space="preserve">hal-01873082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of linkage between RFLP markers and genes affecting anthocyanin pigmentation in maize (Zea mays L.)</w:t>
+                <w:t xml:space="preserve">Linkage between RFLP markers and genes affecting kernel hardness in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93, pp.580-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873082v1</w:t>
+                <w:t xml:space="preserve">hal-02693067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -15526,139 +15526,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque Triticeae</w:t>
+                <w:t xml:space="preserve">Advances on meiotic recombination in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Dio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D. Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Triticeae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tottori, Japan</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International, Jan 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420999v1</w:t>
+                <w:t xml:space="preserve">hal-04747773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breed wheat pangenome graph provides access to gene diversity, structural variations and key agronomic loci architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djémilatou Ouandaogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15686,307 +15742,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de BioInformatique (SFBI),Institut Français de Bioinformatique (IFB),Modélisation et Méthodologie (GDR BIMMM), Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on meiotic recombination in bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International, Jan 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747773v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
+                <w:t xml:space="preserve">Colloque Triticeae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wheat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encanta Events, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Colloque Triticeae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tottori, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747803v1</w:t>
+                <w:t xml:space="preserve">hal-05420999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéLiBéRé-JNO : Développement de Lignées de Blé adaptées et Résistantes à la Jaunisse Nanisante (JNO)Projet FSOV 2018-D</w:t>
               </w:r>
@@ -16091,3744 +16074,3744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving admixture for the development of original and productive wheat varieties.</w:t>
+                <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heïdi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Dio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomic-assisted breeding for boosting crop and livestock improvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research in Agricultural Genomics (CRAG), May 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Wheat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encanta Events, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353672v1</w:t>
+                <w:t xml:space="preserve">hal-04747803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaBrune : Marqueurs diagnostiques des résistances à la rouille brune dans le blé tendre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving admixture for the development of original and productive wheat varieties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSOV, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Genomic-assisted breeding for boosting crop and livestock improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research in Agricultural Genomics (CRAG), May 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955185v1</w:t>
+                <w:t xml:space="preserve">hal-04353672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGSC (International Wheat Genome Sequencing Consortium )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling homoeologous pairing in bread wheat: a step towards identification of Ph2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryan Whitford</w:t>
+                <w:t xml:space="preserve">MaBrune : Marqueurs diagnostiques des résistances à la rouille brune dans le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry C. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faharidine Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.Plant Animal Genome,PAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7e Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSOV, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090178v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of homoeologous recombination for a better control of introgression in wheat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlling homoeologous pairing in bread wheat: a step towards identification of Ph2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Svačina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Whitford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, .Association des Sélectionneurs Français (ASF),France, Feb 2020, Versailles, France</w:t>
+              <w:t xml:space="preserve">28.Plant Animal Genome,PAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066105v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of homoeologous recombination for a better control of introgression in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, .Association des Sélectionneurs Français (ASF),France, Feb 2020, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289531v1</w:t>
+                <w:t xml:space="preserve">hal-03066105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340501v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of Ph2, a gene impacting homoeologous pairing in polyploid bread wheat Triticum aestivum L.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. annual AgreenSkills+ meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293559v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient wheat transformation can be performed on cold-conserved immature hybrid embryos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positional cloning of Ph2, a gene impacting homoeologous pairing in polyploid bread wheat Triticum aestivum L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Svacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">5. annual AgreenSkills+ meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293536v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciblage de la recombinaison méiotique chez le blé tendre : Comment ça marche ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Efficient wheat transformation can be performed on cold-conserved immature hybrid embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE, les 20 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299646v1</w:t>
+                <w:t xml:space="preserve">hal-02293536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 1RS.1BL translocations in the lines of bread wheat of Ukrainian selection using molecular markers specific to rye and wheat chromatin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Motsny</w:t>
+                <w:t xml:space="preserve">Ciblage de la recombinaison méiotique chez le blé tendre : Comment ça marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabina Chebotar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE, les 20 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310116v1</w:t>
+                <w:t xml:space="preserve">hal-02299646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of deletion lines for physical mapping of Ph2 gene in bread wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+                <w:t xml:space="preserve">Analysis of 1RS.1BL translocations in the lines of bread wheat of Ukrainian selection using molecular markers specific to rye and wheat chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Toporash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Motsny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Chebotar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310110v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of determining factors for meiotic recombination targeting in bread wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
+                <w:t xml:space="preserve">Development of deletion lines for physical mapping of Ph2 gene in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Svacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi R. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. French 3R Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Hyères, France</w:t>
+              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310113v1</w:t>
+                <w:t xml:space="preserve">hal-02310110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Identification of determining factors for meiotic recombination targeting in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
+              <w:t xml:space="preserve">12. French 3R Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340493v1</w:t>
+                <w:t xml:space="preserve">hal-02310113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lesage</w:t>
+                <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796150v1</w:t>
+                <w:t xml:space="preserve">hal-02340493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Navarro</w:t>
+                <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M.L. Thomelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian D. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340468v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonneau</w:t>
+                <w:t xml:space="preserve">Unlocking the cross-incompatibility between wheat and rye?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian D. Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Walid Alfares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Gerjets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">24. International Congress on Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Sexual Plant Reproduction Research (IASPRR). RUS., Mar 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340444v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the cross-incompatibility between wheat and rye?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Berges</w:t>
+                <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Congress on Sexual Plant Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Sexual Plant Reproduction Research (IASPRR). RUS., Mar 2016, Tucson, United States</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795864v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Salina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306172v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de marqueurs liés à des gènes d’intérêt en vue de l’établissement d’une base de données pour la sélection assistée chez le blé tendre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
+                <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse des Programmes de Recherche FSOV. Actes de la 4ème Rencontre Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSOV., Jan 2015, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340478v1</w:t>
+                <w:t xml:space="preserve">hal-02340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Validation de marqueurs liés à des gènes d’intérêt en vue de l’établissement d’une base de données pour la sélection assistée chez le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cariou-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Synthèse des Programmes de Recherche FSOV. Actes de la 4ème Rencontre Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSOV., Jan 2015, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740971v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318721v1</w:t>
+                <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743902v1</w:t>
+                <w:t xml:space="preserve">hal-01318721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Selgen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340473v1</w:t>
+                <w:t xml:space="preserve">hal-02743902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction from bibliography for Marker Assisted Selection in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR 2014 : 8th Metadata and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132767v1</w:t>
+                <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Information extraction from bibliography for Marker Assisted Selection in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTSR 2014 : 8th Metadata and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.301-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742303v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">Séminaire Selgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747374v1</w:t>
+                <w:t xml:space="preserve">hal-02340473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
+                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809032v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
+                <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
+              <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807639v1</w:t>
+                <w:t xml:space="preserve">hal-02809032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sequencing the 1 Gb wheat chromosome 3B</w:t>
+                <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Schlub</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Workshop of StatSeq COST Action TD0801</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818225v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wheat genome: swimming in an ocean of transposable elements</w:t>
+                <w:t xml:space="preserve">Towards sequencing the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2008: International Congress on Transposable Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">1. Workshop of StatSeq COST Action TD0801</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820796v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and analysis of megabase-sized genomic regions from wheat</w:t>
+                <w:t xml:space="preserve">The wheat genome: swimming in an ocean of transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19844,438 +19827,563 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">ICTE 2008: International Congress on Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820795v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
+                <w:t xml:space="preserve">Sequencing and analysis of megabase-sized genomic regions from wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Symposium of the International Working Group on Plant Viruses with Fungal Vectors (IWGPVFV).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Quedlinburg, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">16. Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964158v1</w:t>
+                <w:t xml:space="preserve">hal-02820795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of diagnostic markers for the management of soil-borne viral diseases of barley and wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan D. Perovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta J. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Conventional and Molecular Breeding of Field and Vegetable Crops"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Novi Sad</w:t>
+              <w:t xml:space="preserve">7. Symposium of the International Working Group on Plant Viruses with Fungal Vectors (IWGPVFV).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Quedlinburg, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755599v1</w:t>
+                <w:t xml:space="preserve">hal-00964158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Importance of diagnostic markers for the management of soil-borne viral diseases of barley and wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Perovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslaw Tyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Conventional and Molecular Breeding of Field and Vegetable Crops"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Novi Sad</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche de régions du génome impliquées dans la réduction de la taille des plantes chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Réunion French Triticae Mapping Initiative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20285,190 +20393,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20476,353 +20584,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgressions from wild species in the wheat genome affect the meiotic behaviour of inter-varietal hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dengcai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT CHROMOSOME BIOLOGY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, VIENNE, Austria. , 1 p</w:t>
+              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283795v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introgressions from wild species in the wheat genome affect the meiotic behaviour of inter-varietal hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengcai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">PLANT CHROMOSOME BIOLOGY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, VIENNE, Austria. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288710v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of pangenomic graphs in soft wheat from 14 public genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djémilatou Ouandaogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20863,833 +20971,833 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. , pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Caugant</w:t>
+                <w:t xml:space="preserve">DéLiBéRé-JNO : Développement de Lignées de Blé adaptées et Résistantes à la Jaunisse Nanisante (JNO)- FSOV 2018-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Penez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Momont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Snijders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">9 ème Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913949v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DéLiBéRé-JNO : Développement de Lignées de Blé adaptées et Résistantes à la Jaunisse Nanisante (JNO)- FSOV 2018-D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Giraudeau</w:t>
+                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ème Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033017v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical recombination maps estimed with two diverging european and asian populations on bread wheat chromosome 3B</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Have a break: how to decipher Spo11.2 role in Triticum aestivum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC : gordon research congress Quantitative Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">EMBO Meiosis Workshop 25th-29th August 2019 La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990084v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have a break: how to decipher Spo11.2 role in Triticum aestivum?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical recombination maps estimed with two diverging european and asian populations on bread wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meiosis Workshop 25th-29th August 2019 La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GRC : gordon research congress Quantitative Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284850v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meiotic recombination on gene admixture for wheat improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Wheat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 195 p., 2015, 9th International Wheat Conference 20-25 September 2015, Sydney, Australia : Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKr, a major QTL involved in crossability of wheat with rye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique S. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Alfares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Gerjets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. congress on Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the dwarfing genes RHT-B1 and RHT-D1 in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21721,51 +21829,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMI. International Triticeae Mapping Initiative:1997 public wokshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21775,208 +21883,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of deletion lines in allohexaploid Bread Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svačina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Gametogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2484, Springer US, pp.183-199, 2022, Methods in Molecular Biology, 978-1-0716-2253-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2253-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following the formation of synaptonemal complex formation in wheat and barley by high-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Mittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21989,174 +22097,174 @@
                 <w:t xml:space="preserve">Luke Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant meiosis: methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2061, Humana Press, pp.207-215, 2020, Plant meiosis: methods and protocols, 978-1-4939-9817-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9818-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox for Triticeae genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics and Genomics of the Triticeae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 700 p., 2009, Plant Genetics and Genomics: Crops and Models, 978-0-387-77489-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-77489-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22166,51 +22274,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler la recombinaison homéologue pour mieux contrôler les introgressions chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22219,240 +22327,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre vision de la sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the annotation of information for marker assisted selection in wheat FSOV Sam Blé project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22462,51 +22570,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of ph1 (zip4-5B) and ph2 (msh7-3D) mutations fails to boost homoeologous recombination in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Haquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22558,278 +22666,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Bouslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life story of Tunisian durum wheat landraces revealed by their genetic and phenotypic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ben Krima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22839,105 +22947,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibilities in crop breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Incompatibilité interspécifique chez les plantes, Université Clermont Auvergne, Campus des Cézeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId720"/>
+      <w:footerReference w:type="default" r:id="rId721"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23084,51 +23192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara C Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Bouslah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1733533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Yan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengcai Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higgins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Higgins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Dracatos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Budak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Perovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1034744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laugerotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Sva&#269;ina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21127-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10050421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14882" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D. Perovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet H. Budak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro K. Sato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kopecky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Barto&#353;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Malurov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik V&#237;tek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01756" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1521-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toporash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Motsnyy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;rner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebotar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/visnyk.utgis.16.2.1059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine W. Jordan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei He" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gateau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/0806.46.2018.043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arrieta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille U. Mittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ramsay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. Rong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Qualset" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Mcguire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-013-0975-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Fricano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brandolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wunder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013623" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Millet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. J. -K. Rong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. C. O. Qualset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. P. E. Mcguire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0725-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35C81J3X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646400v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Timonova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Dobrovol'Skaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bildanova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795413120132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1SPN6QF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Mackay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.09.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6XRCH1M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhu Sun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-42" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964377v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Boeuf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1655-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TFQZBTMP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964123v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wenzl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla P. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Carling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Huttner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1323-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD6QXRSF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189775v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Castillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dorado" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-266" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964434v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Chartrain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. M. J. K. M. Brown" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02013.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964413v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Chebotar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0095452709020054" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964420v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta J. Forster" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Devaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar D. Hariri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Guilleroux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-009-9262-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3VK619V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid W. Alfares" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.107706" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. O. B. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. E. A. Salina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795409110118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90FZ3VZ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964362v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra M. R. M. Patil" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj D. M. D. Oak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada A. S. A. Tamhankar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veliventi S. V. S. Rao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-007-9147-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DPDL7WC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964205v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2007.01293.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPJTC3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964354v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina E. Badaeva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02891.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-7725-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZKXVC0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964358v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J. Janda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubalakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Bartos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina P. Kovarova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02840.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S S. Liang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Suenaga" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Z. He" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Z. Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. H. Liu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0784" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190921v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldeia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abelard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964141v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2041-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCLLM3NX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964194v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Guyot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-0012-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7QTP914-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Goyal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Bandopadhyay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi R. Endo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harindra S. Balyan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-005-0146-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED6447C93FEA9FD3FB3F2126D1B9FC2D7FB9F77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964338v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681098v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Celine Thuillet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674456v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682409v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gandon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amilhat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1685-x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25F589663EE77E534C7DA22A8664E35B4BBA1249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881414v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Barto&#353;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Janda" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Val&#225;rik" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02179.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896162v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukvinder Singh" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L Brown-Guedira" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964143v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Safar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubalakova" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valarik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1768-8" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6T509J8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896165v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Schnurbusch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winzeler" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1361-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Thuillet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189640v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mingeot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chantret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Baret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekeyser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhatem" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964280v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Gill" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964312v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Amiour" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bouguennec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Marcoz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bourgoin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189673v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jacquemin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189641v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051427" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59K6MW7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692961v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695274v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khairallah" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borries" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050790" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDCX5LMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692831v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roder" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873082v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00035272" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9VHF60T3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418640v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420999v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194720v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;milatou Ouandaogo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747773v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032992v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Penez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Momont" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Snijders" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Lombart" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraudeau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353672v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955185v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C. Marcel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Shamsi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090178v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Serra" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066105v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293559v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Svacina" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293536v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299646v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310116v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Toporash" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Motsny" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chebotar" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310110v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310113v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964158v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755599v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Tyrka" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Forster" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283795v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288710v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194677v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033017v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284850v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Georges" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lhommet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656818v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2253-7_14" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939595v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mittmann" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_15" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814078v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387774886" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77489-3_9" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03091565v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334570v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303679v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slim" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kouki" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747860v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara C Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Bouslah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1733533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Yan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengcai Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higgins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Higgins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Dracatos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Budak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Perovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1034744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laugerotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Sva&#269;ina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sutton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21127-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10050421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kopecky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Barto&#353;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D. Perovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet H. Budak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro K. Sato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Malurov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik V&#237;tek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01756" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1521-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toporash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Motsnyy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;rner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebotar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/visnyk.utgis.16.2.1059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine W. Jordan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei He" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gateau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/0806.46.2018.043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arrieta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille U. Mittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ramsay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. Rong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Qualset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Mcguire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-013-0975-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Fricano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brandolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wunder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013623" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Millet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. J. -K. Rong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. C. O. Qualset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. P. E. Mcguire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0725-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35C81J3X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646400v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Timonova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Dobrovol'Skaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bildanova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795413120132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1SPN6QF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Mackay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.09.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6XRCH1M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Boeuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1655-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TFQZBTMP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190484v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Liu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhu Sun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-42" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964123v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wenzl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla P. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Carling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Huttner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1323-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD6QXRSF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189775v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Castillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dorado" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-266" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964434v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Chartrain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. M. J. K. M. Brown" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02013.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964413v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Chebotar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0095452709020054" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid W. Alfares" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.107706" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964420v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta J. Forster" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Devaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar D. Hariri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Guilleroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-009-9262-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3VK619V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. O. B. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. E. A. Salina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795409110118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90FZ3VZ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra M. R. M. Patil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj D. M. D. Oak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada A. S. A. Tamhankar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veliventi S. V. S. Rao" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-007-9147-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DPDL7WC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964205v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2007.01293.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPJTC3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964354v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina E. Badaeva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02891.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-7725-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZKXVC0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964358v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J. Janda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubalakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Bartos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina P. Kovarova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02840.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S S. Liang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Suenaga" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Z. He" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Z. Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. H. Liu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0784" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964194v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Guyot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-0012-9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7QTP914-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964141v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2041-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCLLM3NX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880454v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Goyal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Bandopadhyay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi R. Endo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harindra S. Balyan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-005-0146-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED6447C93FEA9FD3FB3F2126D1B9FC2D7FB9F77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190921v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldeia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abelard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682409v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gandon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amilhat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1685-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25F589663EE77E534C7DA22A8664E35B4BBA1249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881414v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Barto&#353;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Janda" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Val&#225;rik" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02179.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896162v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukvinder Singh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L Brown-Guedira" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Safar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubalakova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valarik" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1768-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6T509J8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674456v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681098v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Celine Thuillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896165v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Schnurbusch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winzeler" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1361-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189679v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Thuillet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189640v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mingeot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chantret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Baret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekeyser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhatem" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964280v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Gill" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964312v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Amiour" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bouguennec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Marcoz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bourgoin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189673v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jacquemin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189641v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051427" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59K6MW7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695274v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khairallah" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borries" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050790" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDCX5LMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692831v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roder" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873082v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00035272" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9VHF60T3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418640v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747773v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194720v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;milatou Ouandaogo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563229v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420999v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032992v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Penez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Momont" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Snijders" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Lombart" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraudeau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353672v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955185v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C. Marcel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Shamsi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090178v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Serra" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066105v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293559v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Svacina" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293536v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299646v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310116v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Toporash" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Motsny" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chebotar" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310110v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310113v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964158v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755599v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Tyrka" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Forster" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288710v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283795v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194677v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033017v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284850v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Georges" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lhommet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656818v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2253-7_14" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939595v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mittmann" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_15" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814078v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387774886" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77489-3_9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03091565v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334570v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303679v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slim" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kouki" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747860v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>