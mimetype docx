--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -750,386 +750,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop Improvement: Where Are We Now?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Location and Identification on Chromosome 3B of Bread Wheat of Genes Affecting Chiasma Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Devaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11101373⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11172281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781660v1</w:t>
+                <w:t xml:space="preserve">hal-03766369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and Identification on Chromosome 3B of Bread Wheat of Genes Affecting Chiasma Number</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of the Wheat Cultivar ‘Renan’ to Septoria Leaf Blotch Explained by a Combination of Strain Specific and Strain Non-Specific QTL Mapped on an Ultra-Dense Genetic Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bazile</w:t>
+                <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Cuenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11172281⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13010100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766369v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of the Wheat Cultivar ‘Renan’ to Septoria Leaf Blotch Explained by a Combination of Strain Specific and Strain Non-Specific QTL Mapped on an Ultra-Dense Genetic Map</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+                <w:t xml:space="preserve">Crop Improvement: Where Are We Now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gélisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes13010100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11101373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542618v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
               </w:r>
@@ -1243,248 +1243,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Use of barley and wheat reference sequences: Downstream applications in breeding, gene isolation, GWAS, and evolution, volume II</w:t>
+                <w:t xml:space="preserve">Genetic control of compatibility in crosses between wheat and its wild or cultivated relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M Dracatos</w:t>
+                <w:t xml:space="preserve">Julie Laugerotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hikmet Budak</w:t>
+                <w:t xml:space="preserve">Ute Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Perovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1034744⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.13784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839444v1</w:t>
+                <w:t xml:space="preserve">hal-03556911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of compatibility in crosses between wheat and its wild or cultivated relatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Use of barley and wheat reference sequences: Downstream applications in breeding, gene isolation, GWAS, and evolution, volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Dracatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Laugerotte</w:t>
+                <w:t xml:space="preserve">Hikmet Budak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Baumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Dragan Perovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.13784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1034744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556911v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph2 encodes the mismatch repair protein MSH7-3D that inhibits wheat homoeologous recombination</w:t>
               </w:r>
@@ -1496,51 +1496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svačina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Whitford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,235 +1689,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop Improvement: Now and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10050421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290674v1</w:t>
+                <w:t xml:space="preserve">hal-03225231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop Improvement: Now and Beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Devaux</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (5), </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10050421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225231v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de gènes de résistance à la rouille couronnée dans la sélection française d’avoine (Avena sativa L.)</w:t>
               </w:r>
@@ -2031,282 +2031,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread Wheat TaSPO11‐1 exhibits evolutionary conserved function in meiotic recombination across distant plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome Pairing in Polyploid Grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Svačina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier da Ines</w:t>
+                <w:t xml:space="preserve">David Kopecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Michard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan J. Bartoš</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14882⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889000v1</w:t>
+                <w:t xml:space="preserve">hal-02903726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome Pairing in Polyploid Grasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Bread Wheat TaSPO11‐1 exhibits evolutionary conserved function in meiotic recombination across distant plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fayos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kopecky</w:t>
+                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Bartoš</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.2052 - 2068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02903726v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Use of barley and wheat reference sequences: downstream applications in breeding, gene isolation, GWAS, and evolution</w:t>
               </w:r>
@@ -2403,295 +2403,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of deletion lines for chromosome 3D of bread wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdaléna Malurová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heïdi Serra</w:t>
+                <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Vítek</w:t>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01756⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888983v1</w:t>
+                <w:t xml:space="preserve">hal-02528930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Faye</w:t>
+                <w:t xml:space="preserve">Development of deletion lines for chromosome 3D of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Svačina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux</w:t>
+                <w:t xml:space="preserve">Magdaléna Malurová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Dominik Vítek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, 1756/6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528930v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WTO, an ontology for wheat traits and phenotypes in scientific publications</w:t>
               </w:r>
@@ -2820,64 +2820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier da Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles I. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-conserved hybrid immature embryos for efficient wheat transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,1367 +3454,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Appels</w:t>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellye Eversole</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beat Keller</w:t>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331004v1</w:t>
+                <w:t xml:space="preserve">hal-02628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNP discovery and genotyping in hexaploid wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Transfer of recessive skr crossability trait into well-adapted French wheat cultivar Barok through marker-assisted backcrossing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Darrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Joseph Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186329⟩</w:t>
+              <w:t xml:space="preserve">Cereal Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/0806.46.2018.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628543v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Berges</w:t>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 361 (6403), pp.7191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of recessive skr crossability trait into well-adapted French wheat cultivar Barok through marker-assisted backcrossing method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of extensive chromosome axis remodeling during the &amp;quot;Diffuse-Phase&amp;quot; of meiosis in large genome cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Bouguennec</w:t>
+                <w:t xml:space="preserve">Mikel Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lesage</w:t>
+                <w:t xml:space="preserve">Sybille U. Mittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Jahier</w:t>
+                <w:t xml:space="preserve">Luke Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/0806.46.2018.043⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077527v1</w:t>
+                <w:t xml:space="preserve">hal-01608183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of extensive chromosome axis remodeling during the &amp;quot;Diffuse-Phase&amp;quot; of meiosis in large genome cereals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Darrier</w:t>
+                <w:t xml:space="preserve">High-Resolution Mapping of Crossover Events in the Hexaploid Wheat Genome Suggests a Universal Recombination Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Arrieta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luke Ramsay</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01235⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1373-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.116.196014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608183v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Mapping of Crossover Events in the Hexaploid Wheat Genome Suggests a Universal Recombination Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting the repetitive fraction of the wheat genome for high-throughput single-nucleotide polymorphism discovery and Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Darrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Pingault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.116.196014⟩</w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.09.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686468v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the repetitive fraction of the wheat genome for high-throughput single-nucleotide polymorphism discovery and Genotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Cubizolles</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Laugier</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.09.0078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635405v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain yield and grain protein percentage of common wheat lines with wild emmer chromosome-arm substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">E. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">J. -K. Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+                <w:t xml:space="preserve">C. O. Qualset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">P. E. Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195 (1), pp.69 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-013-0975-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638189v1</w:t>
+                <w:t xml:space="preserve">hal-02636891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain yield and grain protein percentage of common wheat lines with wild emmer chromosome-arm substitutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossability of Triticum urartu and Triticum monococcum Wheats, Homoeologous Recombination, and Description of a Panel of Interspecific Introgression Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -K. Rong</w:t>
+                <w:t xml:space="preserve">Agostino Fricano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. O. Qualset</w:t>
+                <w:t xml:space="preserve">Andrea Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. E. Mcguire</w:t>
+                <w:t xml:space="preserve">Laura Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+                <w:t xml:space="preserve">Joerg Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 195 (1), pp.69 - 81. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1931-1941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-013-0975-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.114.013623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636891v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
               </w:r>
@@ -4928,2515 +4928,2515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossability of Triticum urartu and Triticum monococcum Wheats, Homoeologous Recombination, and Description of a Panel of Interspecific Introgression Lines</w:t>
+                <w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agostino Fricano</w:t>
+                <w:t xml:space="preserve">T. Marcussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Brandolini</w:t>
+                <w:t xml:space="preserve">S. Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rossini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">L. Heier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Wunder</w:t>
+                <w:t xml:space="preserve">M. Spannagl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.114.013623⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633428v1</w:t>
+                <w:t xml:space="preserve">hal-02889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient hybridizations among the ancestral genomes of bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Marcussen</w:t>
+                <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sandve</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Heier</w:t>
+                <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spannagl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pfeifer</w:t>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1250092-1250092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1250092⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889053v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+                <w:t xml:space="preserve">Common wheat chromosome 5B composition analysis using low-coverage 454 sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">D. A. Afonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">M. K. Koltunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Couderc</w:t>
+                <w:t xml:space="preserve">V. D. Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2013.10.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640843v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common wheat chromosome 5B composition analysis using low-coverage 454 sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Afonnikov</w:t>
+                <w:t xml:space="preserve">Romain Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Koltunova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. A. Miroshnichenko</w:t>
+                <w:t xml:space="preserve">Isabelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2013.10.0031⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631101v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of chromosome-arm substitution lines of wild emmer in common wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -K. J. -K. Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">C. O. C. O. Qualset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">P. E. P. E. Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190 (1), pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-012-0725-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189907v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high density physical map of chromosome 1BL supports evolutionary studies, map-based cloning and sequencing in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (6), pp.R64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-r64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of chromosome-arm substitution lines of wild emmer in common wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative genetic and cytogenetic mapping of wheat chromosome 5B using introgression lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. O. C. O. Qualset</w:t>
+                <w:t xml:space="preserve">E. M. Timonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. E. P. E. Mcguire</w:t>
+                <w:t xml:space="preserve">O. B. Dobrovol'Skaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Bernard</w:t>
+                <w:t xml:space="preserve">L. L. Bildanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 190 (1), pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.1200-1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-012-0725-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1022795413120132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964253v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative genetic and cytogenetic mapping of wheat chromosome 5B using introgression lines</w:t>
+                <w:t xml:space="preserve">Intraspecific sequence comparisons reveal similar rates of non-collinear gene insertion in the B and D genomes of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Timonova</w:t>
+                <w:t xml:space="preserve">Jan Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. B. Dobrovol'Skaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. M. Sergeeva</w:t>
+                <w:t xml:space="preserve">Cestmir Vlcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. L. Bildanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Maria Dzunkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Cvikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1022795413120132⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646400v1</w:t>
+                <w:t xml:space="preserve">hal-01190732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific sequence comparisons reveal similar rates of non-collinear gene insertion in the B and D genomes of bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence-based marker development in wheat: Advances and applications to breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bartos</w:t>
+                <w:t xml:space="preserve">Ian I. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cestmir Vlcek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-155⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (5), pp.1071 - 1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190732v1</w:t>
+                <w:t xml:space="preserve">hal-00964394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based marker development in wheat: Advances and applications to breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Microsatellite mapping of Ae. speltoides and map-based comparative analysis of the S, G, and B genomes of Triticeae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Dobrovolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane C. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (7), pp.1145 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1655-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964394v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite mapping of Ae. speltoides and map-based comparative analysis of the S, G, and B genomes of Triticeae species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane C. Boeuf</w:t>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 123 (7), pp.1145 - 1157. </w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1655-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964377v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+                <w:t xml:space="preserve">Investigation of genetic diversity and population structure of common wheat cultivars in northern China using DArT markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">Liyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+                <w:t xml:space="preserve">Dongcheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiazhu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-12-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964315v1</w:t>
+                <w:t xml:space="preserve">hal-01190484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of genetic diversity and population structure of common wheat cultivars in northern China using DArT markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liyi Zhang</w:t>
+                <w:t xml:space="preserve">Insertion site-based polymorphism markers open new perspectives for genome saturation and marker-assisted selection in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongcheng Liu</w:t>
+                <w:t xml:space="preserve">Delphine D. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Guo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiazhu Sun</w:t>
+                <w:t xml:space="preserve">Valérie V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-12-42⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.196-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190484v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated chromosomes as a new and efficient source of DArT markers for the saturation of genetic maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure and ecogeographical adaptation in wild barley (Hordeum chilense Roemer et Schultes) as revealed by microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter P. Wenzl</w:t>
+                <w:t xml:space="preserve">Catherine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavla P. Suchánková</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilar Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1323-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964123v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion site-based polymorphism markers open new perspectives for genome saturation and marker-assisted selection in wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Isolated chromosomes as a new and efficient source of DArT markers for the saturation of genetic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P. Wenzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla P. Suchánková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason J. Carling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Huttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Gauthier</w:t>
+                <w:t xml:space="preserve">Marie M. Kubaláková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (3), pp.465-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1323-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00477.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and ecogeographical adaptation in wild barley (Hordeum chilense Roemer et Schultes) as revealed by microsatellite markers</w:t>
+                <w:t xml:space="preserve">Genetic diversity and linkage disequilibrium studies on a 3.1-Mb genomic region of chromosome 3B in European and Asian bread wheat (Triticum aestivum L.) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Castillo</w:t>
+                <w:t xml:space="preserve">C.Y. C.Y. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dorado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Hernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.F. L.F. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (7), pp.1209-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1382-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189775v1</w:t>
+                <w:t xml:space="preserve">hal-00964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and linkage disequilibrium studies on a 3.1-Mb genomic region of chromosome 3B in European and Asian bread wheat (Triticum aestivum L.) populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine Mapping and Marker Development for the Crossability Gene SKr on Chromosome 5BS of Hexaploid Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Walid W. Alfares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.F. L.F. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1382-x⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (2), pp.469-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.109.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964128v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and location of Stb9, a gene for resistance to septoria tritici blotch in wheat cultivars Courtot and Tonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Chartrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. M. J. K. M. Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (3), pp.547-555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02013.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the genetic variability of homoeologous group 3 SSRS in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Chebotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,2399 +7444,2411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytology and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (2), pp.99-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3103/S0095452709020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Mapping and Marker Development for the Crossability Gene SKr on Chromosome 5BS of Hexaploid Wheat (Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid W. Alfares</w:t>
+                <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan D. Perovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Jutta J. Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges G. Gay</w:t>
+                <w:t xml:space="preserve">Pierre P. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Berges</w:t>
+                <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.109.107706⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (04), pp.641-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-009-9262-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964381v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in bread wheat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosome synteny of the a genome of two evolutionary wheat lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
+                <w:t xml:space="preserve">O. B. O. B. Dobrovolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. A. E. A. Salina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (04), pp.641-653. </w:t>
+              <w:t xml:space="preserve">Russian Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (11), pp.1368-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-009-9262-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1022795409110118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964420v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome synteny of the a genome of two evolutionary wheat lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. B. O. B. Dobrovolskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bernard</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. E. A. Salina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (11), pp.1368-1375. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1022795409110118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964417v1</w:t>
+                <w:t xml:space="preserve">hal-00964380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">FT genome A and D polymorphisms are associated with the variation of earliness components in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">Michel M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
+                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line L. Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (3), pp.383-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964380v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT genome A and D polymorphisms are associated with the variation of earliness components in hexaploid wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+                <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line L. Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 116 (3), pp.383-394. </w:t>
+              <w:t xml:space="preserve">, 2008, 117 (3), pp.321-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0676-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964432v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical mapping in large genomes: accelerating anchoring of BAC contigs to genetic maps through in silico analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Anne-Francoise A.F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 117 (3), pp.321-331. </w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10142-007-0068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964220v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping in large genomes: accelerating anchoring of BAC contigs to genetic maps through in silico analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise A.F. Adam-Blondon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-007-0068-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (2), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964137v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted microcolinearity and gene evolution within a homoeologous region of wheat and barley species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and validation of a major QTL for yellow pigment content on 7AL in durum wheat (Triticum turgidum L. ssp durum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Ravindra M. R. M. Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Laubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manoj D. M. D. Oak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhada A. S. A. Tamhankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veliventi S. V. S. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9066-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-007-9147-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189382v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and validation of a major QTL for yellow pigment content on 7AL in durum wheat (Triticum turgidum L. ssp durum)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shubhada A. S. A. Tamhankar</w:t>
+                <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-007-9147-1⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5898), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964362v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Wheat EST-SSRs for tracing chromosome segments from a wide range of grass species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 322 (5898), pp.101-104. </w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (3), pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2007.01293.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964135v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat EST-SSRs for tracing chromosome segments from a wide range of grass species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. M. Bernard</w:t>
+                <w:t xml:space="preserve">A worldwide bread wheat core collection arrayed in a 384-well plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Ravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Valérie V. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0523.2007.01293.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (7), pp.1265-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0517-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964205v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide bread wheat core collection arrayed in a 384-well plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Roussel</w:t>
+                <w:t xml:space="preserve">Characterizing the composition and evolution of homoeologous genomes in hexaploid wheat through BAC-end sequencing on chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Ekatherina E. Badaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0517-1⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (3), pp.463-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02891.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964182v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the composition and evolution of homoeologous genomes in hexaploid wheat through BAC-end sequencing on chromosome 3B</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Morgane, a new LTR retrotransposon group, and its subfamilies in wheats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1-3), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-006-7725-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02891.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964354v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane, a new LTR retrotransposon group, and its subfamilies in wheats</w:t>
+                <w:t xml:space="preserve">Advanced resources for plant genomics: a BAC library specific for the short arm of wheat chromosome 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Jaroslav J. Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan J. Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Kubalakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Bartos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlina P. Kovarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-006-7725-5⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (6), pp.977-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964272v1</w:t>
+                <w:t xml:space="preserve">hal-00964358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced resources for plant genomics: a BAC library specific for the short arm of wheat chromosome 1B</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci mapping for adult-plant resistance to powdery mildew in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Kubalakova</w:t>
+                <w:t xml:space="preserve">S.S S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Bartos</w:t>
+                <w:t xml:space="preserve">K. K. Suenaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlina P. Kovarova</w:t>
+                <w:t xml:space="preserve">Z.H. Z. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.L. Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02840.x⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (7), pp.784-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-96-0784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964358v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci mapping for adult-plant resistance to powdery mildew in bread wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. K. Suenaga</w:t>
+                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.H. Z. He</w:t>
+                <w:t xml:space="preserve">Ila Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.L. Z. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.Y. H. Liu</w:t>
+                <w:t xml:space="preserve">Pierre Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-96-0784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964448v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferable bread wheat EST-SSRs can be useful for phylogenetic studies among the Triticeae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 113 (3), pp.407-418. </w:t>
@@ -9880,5385 +9892,5239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martres</w:t>
+                <w:t xml:space="preserve">High transferability of bread wheat EST-derived SSRs to other cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (4), pp.677-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-2041-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189205v1</w:t>
+                <w:t xml:space="preserve">hal-00964141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating of transposable element annotations from large wheat genomic sequences reveals diverse activities and gene associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien B. Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 274 (2), pp.119-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00438-005-0012-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High transferability of bread wheat EST-derived SSRs to other cereals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 111 (4), pp.677-687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-2041-5⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 110 (5), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964141v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical molecular maps of wheat chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakash Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajib Bandopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi R. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harindra S. Balyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (4), pp.260-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10142-005-0146-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequences of nitrogen metabolism genes in hexaploid wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advent of a new retrotransposon structure: the long form of the Veju elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 125 (2-3), pp.325-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189170v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advent of a new retrotransposon structure: the long form of the Veju elements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic analysis of durable resistance to yellow rust in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aldeia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 125 (2-3), pp.325-332</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (8), pp.1401-1409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964338v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of durable resistance to yellow rust in bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+                <w:t xml:space="preserve">Study of simple sequence repeat (SSR) markers from wheat expressed sequence tags (ESTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gaudet</w:t>
+                <w:t xml:space="preserve">V. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aldeia</w:t>
+                <w:t xml:space="preserve">B. Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Abelard</w:t>
+                <w:t xml:space="preserve">Laurence Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">F. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110 (8), pp.1401-1409</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 109 (4), pp.800-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1685-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190921v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of simple sequence repeat (SSR) markers from wheat expressed sequence tags (ESTs)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Amilhat</w:t>
+                <w:t xml:space="preserve">Jan Bartoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legeai</w:t>
+                <w:t xml:space="preserve">Jaroslav Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kubaláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valárik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-004-1685-x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (6), pp.960-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02179.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682409v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartoš</w:t>
+                <w:t xml:space="preserve">Microsatellite-based deletion mapping system for the establishment of genetic map – physical map relationships in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Janda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+                <w:t xml:space="preserve">Sukvinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kubaláková</w:t>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Valárik</w:t>
+                <w:t xml:space="preserve">Gina L Brown-Guedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (1), pp.12-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881414v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite-based deletion mapping system for the establishment of genetic map – physical map relationships in wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Construction of a subgenomic BAC library specific for chromosomes 1D, 4D and 6D of hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukvinder Singh</w:t>
+                <w:t xml:space="preserve">Jan Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+                <w:t xml:space="preserve">Marie Kubalakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina L Brown-Guedira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Gay</w:t>
+                <w:t xml:space="preserve">Miroslav Valarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (7), pp.1337-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1768-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896162v1</w:t>
+                <w:t xml:space="preserve">hal-00964143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a subgenomic BAC library specific for chromosomes 1D, 4D and 6D of hexaploid wheat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors affecting polymorphism at microsatellite loci in bread wheat [Triticum aestivum (L.) Thell]: effects of mutation processes and physical distance from the centromere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kubalakova</w:t>
+                <w:t xml:space="preserve">Anne Celine Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Valarik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 109 (7), pp.1337-1345. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 108 (2), pp.368-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964143v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of specific repeated sequences in large and complex genomes using Representative Difference Analysis (RDA) and double-probe verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting polymorphism at microsatellite loci in bread wheat [Triticum aestivum (L.) Thell]: effects of mutation processes and physical distance from the centromere.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative genetic linkage map of winter wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Celine Thuillet</w:t>
+                <w:t xml:space="preserve">Thornsten Schnurbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+                <w:t xml:space="preserve">M. Winzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108 (2), pp.368-377</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 107, pp.1235-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1361-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681098v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genetic linkage map of winter wheat (Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">An update of the Courtot X Chinese Spring intervarietal molecular marker linkage map for the QTL detection of agronomic traits in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thornsten Schnurbusch</w:t>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Winzeler</w:t>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Messmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 107, pp.1235-1242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1361-6⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 106, pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-1044-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896165v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of the Courtot X Chinese Spring intervarietal molecular marker linkage map for the QTL detection of agronomic traits in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 106, pp.530-538. </w:t>
+              <w:t xml:space="preserve">, 2002, 104, pp.1164-1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-002-1044-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-001-0827-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964285v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct estimation of mutation rate for 10 microsatellites loci in durum wheat, Triticum turgidum (L.) Thell. ssp durum desf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. G. Charmet</w:t>
+                <w:t xml:space="preserve">A.C. Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1), pp.122-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964291v1</w:t>
+                <w:t xml:space="preserve">hal-01189679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of spontaneous diploid androgenetic wheat and triticale plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 121, pp.470-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct estimation of mutation rate for 10 microsatellites loci in durum wheat, Triticum turgidum (L.) Thell. ssp durum desf.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 in two susceptible genetic backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bru</w:t>
+                <w:t xml:space="preserve">D. Mingeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. David</w:t>
+                <w:t xml:space="preserve">N. Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roumet</w:t>
+                <w:t xml:space="preserve">P.V. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santoni</w:t>
+                <w:t xml:space="preserve">A. Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boukhatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19 (1), pp.122-125</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 121, pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189679v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL involved in adult plant resistance to powdery mildew in the winter wheat line RE714 in two susceptible genetic backgrounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mingeot</w:t>
+                <w:t xml:space="preserve">Molecular and physical mapping of genes affecting awning in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chantret</w:t>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.V. Baret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. B. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 121, pp.133-140</w:t>
+              <w:t xml:space="preserve">, 2002, 121, pp.320-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189640v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and physical mapping of genes affecting awning in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of seven glutenin and secalin loci within triticale cultivars grown in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Marcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Gill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. M. Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 121, pp.320-324</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 123, pp.295-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964280v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of seven glutenin and secalin loci within triticale cultivars grown in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. C. Marcoz</w:t>
+                <w:t xml:space="preserve">Studies of the transferability of microsatellites derived from Triticum tauschii to hexaploid wheat and to diploid related species using amplification, hybridization and sequence comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 105, pp.736-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-0963-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964312v1</w:t>
+                <w:t xml:space="preserve">hal-00964292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the transferability of microsatellites derived from Triticum tauschii to hexaploid wheat and to diploid related species using amplification, hybridization and sequence comparisons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative mapping of the wheat 5B short chromosome arm distal region with rice, relative to a crossability locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Garsmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 105, pp.736-744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-002-0963-8⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 105, pp.759-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-0916-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964292v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of the wheat 5B short chromosome arm distal region with rice, relative to a crossability locus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. C. Boeuf</w:t>
+                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Regad</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">M. M. Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 105, pp.759-765. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964232v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. N. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A major QTL for powdery mildew resistance is stable over time and at two development stages in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mingeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
+              <w:t xml:space="preserve">, 2001, 103, pp.962-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964289v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major QTL for powdery mildew resistance is stable over time and at two development stages in winter wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chantret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Jacquemin</w:t>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.962-971</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189673v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of bread-making quality in wheat using a doubled haploid population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. P. Nicolas</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964230v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL analysis of bread-making quality in wheat using a doubled haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.1167-1175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964274v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location and mapping of the powdery mildew resistance gene MIRE and detection of a resistance QTL by bulked segregant analysis (BSA) with microsatellites in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. N. Nakata</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.1217-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and mapping of the powdery mildew resistance gene MIRE and detection of a resistance QTL by bulked segregant analysis (BSA) with microsatellites in wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Location of Pm3g, a powdery mildew resistance allele in wheat, by using a monosomic analysis and by identifying associated molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Röder</w:t>
+                <w:t xml:space="preserve">P. Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bernard</w:t>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 110, pp.193-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189641v1</w:t>
+                <w:t xml:space="preserve">hal-02692961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of Pm3g, a powdery mildew resistance allele in wheat, by using a monosomic analysis and by identifying associated molecular markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating additive and interactive QTL in recombinant inbred lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.T. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99 (7-8), pp.1143-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692961v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating additive and interactive QTL in recombinant inbred lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-density molecular map for ryegrass (Lolium perenne L.) using AFLP markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Robert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 99 (7-8), pp.1143-1148. </w:t>
+              <w:t xml:space="preserve">, 1999, 99 (3-4), pp.445-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s001220051318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s001220051256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694019v1</w:t>
+                <w:t xml:space="preserve">hal-02698798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density molecular map for ryegrass (Lolium perenne L.) using AFLP markers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extension of the ‘marker regression’ method to interactive QTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220051256⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1009697522267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698798v1</w:t>
+                <w:t xml:space="preserve">hal-01905557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the ‘marker regression’ method to interactive QTL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1009697522267⟩</w:t>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.1998.00041.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905557v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of QTLs for crossability in wheat using a doubled haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Boeuf</w:t>
+                <w:t xml:space="preserve">Corinne Jaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.1076-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.1998.00041.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698624v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for crossability in wheat using a doubled haploid population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Molecular markers linked to genes affecting plant height in wheat using a doubled-haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Jaby</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 97, pp.1076-1082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220050994⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 96, pp.933-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698572v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular markers linked to genes affecting plant height in wheat using a doubled-haploid population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Gay</w:t>
+                <w:t xml:space="preserve">Several QTLs involved in osmotic-adjustment variation in barley (Hordeum vulgare L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Borries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 96, pp.933-940. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220050823⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 96 (5), pp.688-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699166v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several QTLs involved in osmotic-adjustment variation in barley (Hordeum vulgare L.).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Khairallah</w:t>
+                <w:t xml:space="preserve">Detection of wheat microsatellites using a non radioactive silver-nitrate staining method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Borries</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Roder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 51, pp.175-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02695274v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of wheat microsatellites using a non radioactive silver-nitrate staining method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of linkage between RFLP markers and genes affecting anthocyanin pigmentation in maize (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 91, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00035272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of linkage between RFLP markers and genes affecting anthocyanin pigmentation in maize (Zea mays L.)</w:t>
+                <w:t xml:space="preserve">Linkage between RFLP markers and genes affecting kernel hardness in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baud</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 91, pp.21-30. </w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.580-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15268,91 +15134,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ph1 and ph2 mutation on homoeologous recombination in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Haquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azahara Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15371,198 +15237,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Aura symposium on plant biology - Symposium "From DNA to the field"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Monnet, Jan 2026, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on meiotic recombination in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15584,1000 +15450,1000 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Di Dio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D. Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scherago International, Jan 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breed wheat pangenome graph provides access to gene diversity, structural variations and key agronomic loci architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de BioInformatique (SFBI),Institut Français de Bioinformatique (IFB),Modélisation et Méthodologie (GDR BIMMM), Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194720v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+                <w:t xml:space="preserve">Breed wheat pangenome graph provides access to gene diversity, structural variations and key agronomic loci architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djémilatou Ouandaogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de BioInformatique (SFBI),Institut Français de Bioinformatique (IFB),Modélisation et Méthodologie (GDR BIMMM), Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563229v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque Triticeae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Triticeae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Tottori, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DéLiBéRé-JNO : Développement de Lignées de Blé adaptées et Résistantes à la Jaunisse Nanisante (JNO)Projet FSOV 2018-D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Giraudeau</w:t>
+                <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heïdi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Dio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ème Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Wheat Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encanta Events, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032992v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+                <w:t xml:space="preserve">DéLiBéRé-JNO : Développement de Lignées de Blé adaptées et Résistantes à la Jaunisse Nanisante (JNO)Projet FSOV 2018-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Penez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Momont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Snijders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wheat Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encanta Events, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">9 ème Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747803v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving admixture for the development of original and productive wheat varieties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomic-assisted breeding for boosting crop and livestock improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Research in Agricultural Genomics (CRAG), May 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">MaBrune : Marqueurs diagnostiques des résistances à la rouille brune dans le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry C. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faharidine Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC (International Wheat Genome Sequencing Consortium )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">7e Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSOV, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353824v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaBrune : Marqueurs diagnostiques des résistances à la rouille brune dans le blé tendre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faharidine Mohamadi</w:t>
+                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSOV, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IWGSC (International Wheat Genome Sequencing Consortium )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955185v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling homoeologous pairing in bread wheat: a step towards identification of Ph2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svačina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16596,484 +16462,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28.Plant Animal Genome,PAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of homoeologous recombination for a better control of introgression in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, .Association des Sélectionneurs Français (ASF),France, Feb 2020, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional cloning of Ph2, a gene impacting homoeologous pairing in polyploid bread wheat Triticum aestivum L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. annual AgreenSkills+ meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient wheat transformation can be performed on cold-conserved immature hybrid embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17081,2099 +16947,2099 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animals Genomics Conference XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciblage de la recombinaison méiotique chez le blé tendre : Comment ça marche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE, les 20 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 1RS.1BL translocations in the lines of bread wheat of Ukrainian selection using molecular markers specific to rye and wheat chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Toporash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Motsny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Chebotar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of deletion lines for physical mapping of Ph2 gene in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi R. Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of determining factors for meiotic recombination targeting in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. French 3R Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying sequence features impacting recombination in wheat: lessons from chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Int. Wheat Genet. Symp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional cloning of a QTL, qDHY.3BL, on chromosome 3BL for drought and heat tolerance in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M.L. Thomelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian D. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomie Conference XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the cross-incompatibility between wheat and rye?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Alfares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Gerjets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Congress on Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Sexual Plant Reproduction Research (IASPRR). RUS., Mar 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796150v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Actual and Ancestral Recombination in Relationship with the Sequence in Wheat: Focus on 3B Chromosome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Exploitation of the 5BS physical map to complete the SKr crossability locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Salina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animals Genomics Conference XXIV / Recombination Mechanism Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG XXIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International Inc. USA., Jan 2016, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340468v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de marqueurs liés à des gènes d’intérêt en vue de l’établissement d’une base de données pour la sélection assistée chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cariou-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse des Programmes de Recherche FSOV. Actes de la 4ème Rencontre Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSOV., Jan 2015, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740971v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of recombination hot spots in bread wheat: Example of chromosome 3B</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318721v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Information extraction from bibliography for Marker Assisted Selection in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTSR 2014 : 8th Metadata and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.301-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743902v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction from bibliography for Marker Assisted Selection in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+                <w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR 2014 : 8th Metadata and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132767v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des caractéristiques de la séquence sur la localisation des points chauds de recombinaison et la répartition du déséquilibre de liaison le long du chromosome 3B du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19181,1209 +19047,1209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Debote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Selgen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sequencing the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schlub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Workshop of StatSeq COST Action TD0801</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wheat genome: swimming in an ocean of transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE 2008: International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and analysis of megabase-sized genomic regions from wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and diagnostic marker development for soil-borne cereal mosaic virus resistance in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan D. Perovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta J. Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane M. Guilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Symposium of the International Working Group on Plant Viruses with Fungal Vectors (IWGPVFV).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Quedlinburg, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of diagnostic markers for the management of soil-borne viral diseases of barley and wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Perovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslaw Tyrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabbar D. Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Conventional and Molecular Breeding of Field and Vegetable Crops"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Novi Sad</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de régions du génome impliquées dans la réduction de la taille des plantes chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Réunion French Triticae Mapping Initiative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20393,301 +20259,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introgressions from wild species in the wheat genome affect the meiotic behaviour of inter-varietal hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengcai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PLANT CHROMOSOME BIOLOGY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, VIENNE, Austria. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519247v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20729,234 +20591,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgressions from wild species in the wheat genome affect the meiotic behaviour of inter-varietal hybrids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caugant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT CHROMOSOME BIOLOGY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, VIENNE, Austria. , 1 p</w:t>
+              <w:t xml:space="preserve">PAG32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283795v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of pangenomic graphs in soft wheat from 14 public genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djémilatou Ouandaogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20971,909 +20837,909 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. , pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéLiBéRé-JNO : Développement de Lignées de Blé adaptées et Résistantes à la Jaunisse Nanisante (JNO)- FSOV 2018-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Penez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Momont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Snijders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème Rencontre Scientifique du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 2024 Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have a break: how to decipher Spo11.2 role in Triticum aestivum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Meiosis Workshop 25th-29th August 2019 La Rochelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical recombination maps estimed with two diverging european and asian populations on bread wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC : gordon research congress Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of meiotic recombination on gene admixture for wheat improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Wheat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. 195 p., 2015, 9th International Wheat Conference 20-25 September 2015, Sydney, Australia : Program and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKr, a major QTL involved in crossability of wheat with rye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique S. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Alfares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Gerjets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. congress on Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the dwarfing genes RHT-B1 and RHT-D1 in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMI. International Triticeae Mapping Initiative:1997 public wokshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21883,388 +21749,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of deletion lines in allohexaploid Bread Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Svačina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Gametogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2484, Springer US, pp.183-199, 2022, Methods in Molecular Biology, 978-1-0716-2253-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2253-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following the formation of synaptonemal complex formation in wheat and barley by high-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Mittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Pradillo; Stefan Heckmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant meiosis: methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2061, Humana Press, pp.207-215, 2020, Plant meiosis: methods and protocols, 978-1-4939-9817-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9818-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox for Triticeae genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics and Genomics of the Triticeae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 700 p., 2009, Plant Genetics and Genomics: Crops and Models, 978-0-387-77489-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-77489-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22274,51 +22140,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler la recombinaison homéologue pour mieux contrôler les introgressions chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22327,73 +22193,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre vision de la sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22402,165 +22268,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the annotation of information for marker assisted selection in wheat FSOV Sam Blé project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22570,91 +22436,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of ph1 (zip4-5B) and ph2 (msh7-3D) mutations fails to boost homoeologous recombination in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Haquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azahara Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22666,278 +22532,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Bouslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life story of Tunisian durum wheat landraces revealed by their genetic and phenotypic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ben Krima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22947,105 +22813,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibilities in crop breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Incompatibilité interspécifique chez les plantes, Université Clermont Auvergne, Campus des Cézeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId721"/>
+      <w:footerReference w:type="default" r:id="rId716"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23192,51 +23058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara C Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Bouslah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1733533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Yan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengcai Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higgins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Higgins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Dracatos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Budak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Perovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1034744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laugerotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Sva&#269;ina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sutton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21127-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10050421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14882" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kopecky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Barto&#353;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D. Perovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet H. Budak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro K. Sato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Malurov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik V&#237;tek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01756" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1521-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toporash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Motsnyy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;rner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebotar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/visnyk.utgis.16.2.1059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine W. Jordan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei He" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gateau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/0806.46.2018.043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arrieta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille U. Mittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ramsay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. Rong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Qualset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Mcguire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-013-0975-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Fricano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brandolini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wunder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013623" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Millet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. J. -K. Rong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. C. O. Qualset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. P. E. Mcguire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0725-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35C81J3X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646400v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Timonova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Dobrovol'Skaya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bildanova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795413120132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1SPN6QF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Mackay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.09.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6XRCH1M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Boeuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1655-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TFQZBTMP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190484v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Liu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhu Sun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-42" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964123v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wenzl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla P. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Carling" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Huttner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1323-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD6QXRSF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189775v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Castillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dorado" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-266" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964434v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Chartrain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. M. J. K. M. Brown" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02013.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964413v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Chebotar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0095452709020054" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid W. Alfares" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.107706" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964420v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta J. Forster" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Devaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar D. Hariri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Guilleroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-009-9262-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3VK619V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. O. B. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. E. A. Salina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795409110118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90FZ3VZ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra M. R. M. Patil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj D. M. D. Oak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada A. S. A. Tamhankar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veliventi S. V. S. Rao" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-007-9147-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DPDL7WC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964205v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2007.01293.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPJTC3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964354v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina E. Badaeva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02891.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-7725-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZKXVC0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964358v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J. Janda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubalakova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Bartos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina P. Kovarova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02840.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S S. Liang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Suenaga" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Z. He" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Z. Wang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. H. Liu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0784" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964194v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Guyot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-0012-9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7QTP914-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964141v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2041-5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCLLM3NX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880454v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Goyal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Bandopadhyay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi R. Endo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harindra S. Balyan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-005-0146-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED6447C93FEA9FD3FB3F2126D1B9FC2D7FB9F77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190921v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldeia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abelard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682409v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gandon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amilhat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1685-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25F589663EE77E534C7DA22A8664E35B4BBA1249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881414v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Barto&#353;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Janda" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Val&#225;rik" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02179.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896162v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukvinder Singh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L Brown-Guedira" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964143v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Safar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubalakova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valarik" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1768-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6T509J8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674456v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681098v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Celine Thuillet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896165v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Schnurbusch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winzeler" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1361-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189679v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Thuillet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189640v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mingeot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chantret" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Baret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekeyser" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhatem" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964280v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Gill" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964312v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Amiour" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bouguennec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Marcoz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bourgoin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189673v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jacquemin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189641v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051427" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59K6MW7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692961v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695274v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khairallah" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borries" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050790" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDCX5LMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692831v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roder" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873082v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00035272" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9VHF60T3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418640v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747773v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194720v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;milatou Ouandaogo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563229v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420999v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032992v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Penez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Momont" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Snijders" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Lombart" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraudeau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353672v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955185v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C. Marcel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Shamsi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090178v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Serra" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066105v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293559v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Svacina" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293536v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299646v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310116v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Toporash" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Motsny" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chebotar" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310110v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310113v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964158v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755599v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Tyrka" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Forster" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288710v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283795v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194677v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033017v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284850v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Georges" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lhommet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656818v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2253-7_14" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939595v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mittmann" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_15" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814078v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387774886" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77489-3_9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03091565v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334570v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303679v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slim" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kouki" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747860v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara C Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Bouslah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1733533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Yan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengcai Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higgins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Higgins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cuenin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bergez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11101373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laugerotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Dracatos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet Budak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Perovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1034744" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Sva&#269;ina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Sutton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21127-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10050421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Picot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delhaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dq5p-bb35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kopecky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Barto&#353;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889000v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fayos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14882" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan D. Perovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmet H. Budak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro K. Sato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Malurov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik V&#237;tek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01756" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5808/GI.2020.18.2.e14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Batista" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Debote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-018-1521-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pasam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1475-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toporash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Motsnyy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;rner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebotar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7124/visnyk.utgis.16.2.1059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine W. Jordan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei He" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiaoman Chao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lesage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/0806.46.2018.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arrieta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille U. Mittmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ramsay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.196014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cubizolles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.09.0078" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. Rong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Qualset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Mcguire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-013-0975-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Fricano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brandolini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rossini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wunder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.013623" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcussen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spannagl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250092" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631101v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Sergeeva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Afonnikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Koltunova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Gusev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Miroshnichenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.10.0031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-r64" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Millet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -K. J. -K. Rong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. C. O. Qualset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. P. E. Mcguire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0725-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-35C81J3X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646400v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Timonova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Dobrovol'Skaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Bildanova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795413120132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1SPN6QF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Vlcek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dzunkova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-155" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964394v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Mackay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2011.09.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6XRCH1M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Boeuf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1655-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TFQZBTMP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190484v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyi Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongcheng Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhu Sun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-42" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964403v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Roger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Gauthier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00477.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Castillo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dorado" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-266" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964123v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Wenzl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla P. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Carling" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Huttner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1323-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD6QXRSF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964128v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. C.Y. Hao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. L.F. Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1382-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G4WK10N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid W. Alfares" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.107706" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Chartrain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. M. J. K. M. Brown" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02013.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964413v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Chebotar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0095452709020054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta J. Forster" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Devaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabbar D. Hariri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Guilleroux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-009-9262-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3VK619V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. O. B. Dobrovolskaya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. E. A. Salina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1022795409110118" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90FZ3VZ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9066-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XP81BCGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964362v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra M. R. M. Patil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj D. M. D. Oak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada A. S. A. Tamhankar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veliventi S. V. S. Rao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-007-9147-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DPDL7WC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964205v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2007.01293.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPJTC3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964354v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina E. Badaeva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02891.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964272v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Sabot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-7725-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZKXVC0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964358v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J. Janda" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubalakova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Bartos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina P. Kovarova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02840.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964448v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S S. Liang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Suenaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Z. He" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Z. Wang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. H. Liu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0784" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2041-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCLLM3NX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964194v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Guyot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-0012-9" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7QTP914-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mondon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torney" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1913-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDFBB2HW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880454v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Goyal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Bandopadhyay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi R. Endo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harindra S. Balyan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-005-0146-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED6447C93FEA9FD3FB3F2126D1B9FC2D7FB9F77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964338v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190921v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldeia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abelard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682409v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gandon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amilhat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1685-x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25F589663EE77E534C7DA22A8664E35B4BBA1249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881414v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Barto&#353;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Janda" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Val&#225;rik" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02179.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896162v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukvinder Singh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina L Brown-Guedira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964143v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Safar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubalakova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valarik" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1768-8" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6T509J8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681098v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Celine Thuillet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674456v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896165v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thornsten Schnurbusch" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winzeler" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1361-6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Thuillet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189676v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muranty" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189640v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mingeot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chantret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Baret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekeyser" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhatem" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964280v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Gill" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964312v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Amiour" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bouguennec" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Marcoz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bourgoin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964292v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0963-8" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGP0MHN1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189673v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jacquemin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavaud" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051427" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59K6MW7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692961v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Pavoine" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695274v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khairallah" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borries" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050790" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDCX5LMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692831v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roder" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873082v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00035272" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9VHF60T3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418640v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747773v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563229v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194720v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;milatou Ouandaogo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420999v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05032992v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Penez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Momont" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Snijders" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Lombart" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraudeau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353672v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955185v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C. Marcel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Shamsi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faharidine Mohamadi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090178v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Serra" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066105v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293559v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Svacina" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293536v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299646v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310116v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Toporash" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Motsny" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chebotar" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310110v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310113v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340493v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340444v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M.L. Thomelin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonneau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Taylor" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795864v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Alfares" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Gerjets" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340468v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796150v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340478v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cariou-Pham" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318721v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132767v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_28" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340473v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818225v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schlub" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820796v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820795v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964158v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Tyrka" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Forster" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283795v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288710v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194677v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033017v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284850v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Georges" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lhommet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741010v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800353v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S. Lesage" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656818v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2253-7_14" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939595v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Mittmann" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_15" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814078v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9780387774886" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77489-3_9" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03091565v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620421v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334570v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303679v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slim" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kouki" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747860v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>