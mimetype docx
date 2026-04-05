--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1014,217 +1014,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Études Encadrées&amp;quot;, une approche innovante pour la compétence « résoudre un problème complexe »</w:t>
+                <w:t xml:space="preserve">Création d'une bibliothèque de ressources en ligne pour les enseignants d'IUT GMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stephan</w:t>
+                <w:t xml:space="preserve">Vincent Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056703v1</w:t>
+                <w:t xml:space="preserve">hal-04056733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'une bibliothèque de ressources en ligne pour les enseignants d'IUT GMP</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Études Encadrées&amp;quot;, une approche innovante pour la compétence « résoudre un problème complexe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blanchot</w:t>
+                <w:t xml:space="preserve">François Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056733v1</w:t>
+                <w:t xml:space="preserve">hal-04056703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néolithisation en Atlantique Nord : étude d'une modification du rapport à la nature des populations maritimes par la dynamique de la biodiversité locale</w:t>
               </w:r>
@@ -2054,51 +2054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benhaddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2014.03.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VNPXM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkatan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andriamampianina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2011.12.010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPMJFN8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2011.08.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSJLZ5G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.10.029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M4D01JL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81P3H6N4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3160377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alkatan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2MF4W6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tuery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82728" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benhaddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2014.03.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3VNPXM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkatan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andriamampianina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2011.12.010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPMJFN8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2011.08.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSJLZ5G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.10.029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M4D01JL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2010.09.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81P3H6N4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3160377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Alkatan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2MF4W6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tuery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bernicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82728" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>