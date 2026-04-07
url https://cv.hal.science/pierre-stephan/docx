--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -196,1401 +196,1401 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submerged Stone Structures in the Far West of Europe During the Mesolithic/Neolithic Transition (Sein Island, Brittany, France)</w:t>
+                <w:t xml:space="preserve">Holocene paleoenvironmental reconstructions in western Brittany Bay of Brest: Part I – Understanding the spatial distribution of palynological records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fouquet</w:t>
+                <w:t xml:space="preserve">Clara Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Keroulle</w:t>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bodénès</w:t>
+                <w:t xml:space="preserve">Ophélie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251313629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406477v1</w:t>
+                <w:t xml:space="preserve">hal-04951597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-annual variability of storm events and morphological response in SW Iceland: The Valahnúkamöl boulder barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene paleoenvironmental reconstructions in western Brittany (Bay of Brest): Part II – A 7 kyr human-environment story with a focus on the Neolithic-Bronze Age transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Doeuff</w:t>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Suanez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Didier</w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.70072⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251313635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040208v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleoenvironmental reconstructions in western Brittany (Bay of Brest): Part II – A 7 kyr human-environment story with a focus on the Neolithic-Bronze Age transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-annual variability of storm events and morphological response in SW Iceland: The Valahnúkamöl boulder barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Doeuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Valero</w:t>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">David Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836251313635⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.e70072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951605v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleoenvironmental reconstructions in western Brittany Bay of Brest: Part I – Understanding the spatial distribution of palynological records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New coastal records in northern Brittany (Plouescat, NW France): Sedimentological, palynological and paleogenomic data over the last 7.3 ka BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ophélie David</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836251313629⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951597v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coastal records in northern Brittany (Plouescat, NW France): Sedimentological, palynological and paleogenomic data over the last 7.3 ka BP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Vidal</w:t>
+                <w:t xml:space="preserve">Etude morphosédimentaire et hydrologique du site emblématique du Gouffre à Plougrescant (Côtes-d’Armor, Bretagne) et perspectives de renaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111361⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15d3u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025253v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphosédimentaire et hydrologique du site emblématique du Gouffre à Plougrescant (Côtes-d’Armor, Bretagne) et perspectives de renaturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Submerged Stone Structures in the Far West of Europe During the Mesolithic/Neolithic Transition (Sein Island, Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Keroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Suanez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Thomas</w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405482v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a coastal plain to an anthropized fluvial valley (NW Brittany, France): 7.3 kyr of paleoenvironmental evolution from sedimentological, palynological and paleogenomic perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limpet shell oxygen isotopes as markers of seasonality in shell middens: The case of Molène Archipelago (Brittany, France) from Late Neolithic to Early Middle Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Gorczyńska</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-François Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.104805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736802v1</w:t>
+                <w:t xml:space="preserve">hal-04780936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limpet shell oxygen isotopes as markers of seasonality in shell middens: The case of Molène Archipelago (Brittany, France) from Late Neolithic to Early Middle Age</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-to late Holocene palaeogeographic evolution of the Kalamas river delta, Epirus (Thesprotia), Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104805⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780936v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-to late Holocene palaeogeographic evolution of the Kalamas river delta, Epirus (Thesprotia), Greece</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution paléogéographique du bas estuaire de la Charente et production du sel entre le Néolithique et l’Âge du Fer : le cas du site du Pontet (Saint-Nazaire, Charente-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gonnet</w:t>
+                <w:t xml:space="preserve">Amélie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100264⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ioc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862024v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution paléogéographique du bas estuaire de la Charente et production du sel entre le Néolithique et l’Âge du Fer : le cas du site du Pontet (Saint-Nazaire, Charente-Maritime, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
+                <w:t xml:space="preserve">From a coastal plain to an anthropized fluvial valley (NW Brittany, France): 7.3 kyr of paleoenvironmental evolution from sedimentological, palynological and paleogenomic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Onfray</w:t>
+                <w:t xml:space="preserve">Aneta Gorczyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (2), pp.93-114. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.108983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ioc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766803v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaching of the Sillon de Talbert gravel spit (North Brittany, France) and coastal flooding risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,922 +1661,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interdisciplinary approach to Late/Final Neolithic coastal gallery graves in Brittany, Western France: The 3D structure, origin of stone material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162646v1</w:t>
+                <w:t xml:space="preserve">hal-04160612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le havre du Loc’h (Finistère, Argol) au IXe-XIIe siècle, un modeste site portuaire au rayonnement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.100851. </w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.203-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2022.100851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/abpo.8634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824296v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to Late/Final Neolithic coastal gallery graves in Brittany, Western France: The 3D structure, origin of stone material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cliff-top boulder morphodynamics on the high–energy volcanic rocky coast of the Reykjanes Peninsula (SW Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21970⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 456, pp.106984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160612v1</w:t>
+                <w:t xml:space="preserve">hal-03883167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le havre du Loc’h (Finistère, Argol) au IXe-XIIe siècle, un modeste site portuaire au rayonnement local</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/abpo.8634⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.100851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2022.100851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907790v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff-top boulder morphodynamics on the high–energy volcanic rocky coast of the Reykjanes Peninsula (SW Iceland)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Investigate the Shore, Sound out the Past: Methods and Practices of Maritime Prehistory, 19, pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883167v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of postglacial sea‐level rise in northwest European traditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentological and palynological records since 10 ka BP along a proximal-distal gradient on the Armorican shelf (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nunn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ian Armit</w:t>
+                <w:t xml:space="preserve">Wiem Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21898⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485934v1</w:t>
+                <w:t xml:space="preserve">insu-03824739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and palynological records since 10 ka BP along a proximal-distal gradient on the Armorican shelf (NW France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Vidal</w:t>
+                <w:t xml:space="preserve">Observations of postglacial sea‐level rise in northwest European traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Roland Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiem Fersi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Lambert</w:t>
+                <w:t xml:space="preserve">Ian Armit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 293, </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.577-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03824739v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of RTK Quadcopter and Structure-from-Motion Photogrammetry for Fine-Scale Monitoring of Coastal Topographic Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (7), pp.1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,77 +2610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic overwash and rapid retreat of a gravel barrier spit during storm events (Sillon de Talbert, North Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cromlech de Chausey (Granville – Manche) et son environnement préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,161 +2855,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte et le territoire : la dalle gravée du Bronze ancien de Saint-Bélec (Leuhan, Finistère)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">AN EARLY 3D‐MAP OF A TERRITORY? THE BRONZE AGE CARVED SLAB FROM SAINT‐BÉLEC, LEUHAN (BRITTANY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (1), pp.99-146. </w:t>
+              <w:t xml:space="preserve">Oxford Journal of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.367-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ojoa.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507764v1</w:t>
+                <w:t xml:space="preserve">hal-04101998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Lies Beneath the Surface? Using Airborne Hyperspectral Imagery to Map Submerged Archaeological Landscapes</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Péres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,545 +3123,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EARLY 3D‐MAP OF A TERRITORY? THE BRONZE AGE CARVED SLAB FROM SAINT‐BÉLEC, LEUHAN (BRITTANY, FRANCE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autour de Tatihou - Etude d'un territoire de l'âge du Bronze au premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Journal of Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101998v2</w:t>
+                <w:t xml:space="preserve">hal-03974737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Tatihou - Etude d'un territoire de l'âge du Bronze au premier âge du Fer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La carte et le territoire : la dalle gravée du Bronze ancien de Saint-Bélec (Leuhan, Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Basse-Normandie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), pp.99-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974737v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic &amp;lt;em&amp;gt;versus&amp;lt;/em&amp;gt; continental influences over the last 7 kyrs from a mid-shelf record in the northern Bay of Biscay (NE Atlantic)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+                <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Ganne</w:t>
+                <w:t xml:space="preserve">Lorena Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Lambert</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Coste</w:t>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238-239, pp.66-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895508v1</w:t>
+                <w:t xml:space="preserve">hal-02992022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans les îles il y a 4 000 ans. Les enseignements des fouilles de Beg ar Loued, île Molène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
+                <w:t xml:space="preserve">Oceanic &amp;lt;em&amp;gt;versus&amp;lt;/em&amp;gt; continental influences over the last 7 kyrs from a mid-shelf record in the northern Bay of Biscay (NE Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Audouard</w:t>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penn ar Bed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.106135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992022v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire de l’archipel de Saint-Pierre et Miquelon : les occupations humaines de l’Anse-à-Henry à l’épreuve de l’érosion littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,51 +3669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (2), pp.348-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3738,51 +3738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures d'estran sur lesîles Kemenez, Trielen et Béniguet ; OA-2643 DRASSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Berrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,64 +3863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques géomorphologiques passées et présentes des côtes de l’archipel de Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,1114 +4086,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene coastal changes along the Gironde estuary (SW France): new insights from the North Médoc peninsula beach/dune system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouiller sur l'estran : des contraintes et des opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11172⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.6831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834346v1</w:t>
+                <w:t xml:space="preserve">hal-02301471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autour de Tatihou. Etude d'un territoire de l'âge du Bronze au premier âge du fer. Un programme sur trois ans : 2018-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lereverrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03886901v1</w:t>
+                <w:t xml:space="preserve">hal-02992297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long, medium, and short-term shoreline dynamics of the Brittany coast (Western France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Settlement potential and constraints on the Lower Médoc coastline: results of the LITAQ project and considerations on coastal palaeo-risks in protohistoric times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue No. 88, pp.89-109. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI88-008.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084876v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement potential and constraints on the Lower Médoc coastline: results of the LITAQ project and considerations on coastal palaeo-risks in protohistoric times</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Long, medium, and short-term shoreline dynamics of the Brittany coast (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue No. 88, pp.89-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-008.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968991v1</w:t>
+                <w:t xml:space="preserve">hal-02084876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions morphologiques et indices d’occupation humaine au Pléistocène et à l’Holocène le long des côtes françaises de la Manche et de l’Atlantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.6996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286007v1</w:t>
+                <w:t xml:space="preserve">halshs-03886901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolutions morphologiques et indices d’occupation humaine au Pléistocène et à l’Holocène le long des côtes françaises de la Manche et de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11112⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.6996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137035v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouiller sur l'estran : des contraintes et des opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Gandois</w:t>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.48-52. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.275-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.6831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301471v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Tatihou. Etude d'un territoire de l'âge du Bronze au premier âge du fer. Un programme sur trois ans : 2018-2020</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene coastal changes along the Gironde estuary (SW France): new insights from the North Médoc peninsula beach/dune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Lereverrend</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du groupe de recherches archéologiques du Cotentin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.47-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992297v1</w:t>
+                <w:t xml:space="preserve">hal-02834346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological investigation of the Quriyat coastal plain (Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,295 +5251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental reconstructions during the Meso- to Neolithic transition (9.2–5.3 cal. ka BP) in Northwestern France: Palynological evidences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ILTER – The International Long-Term Ecological Research Network as a Platform for Global Coastal and Ocean Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+                <w:t xml:space="preserve">José Muelbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+                <w:t xml:space="preserve">Nicholas J. Nidzieko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia T.R. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stace E. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo F. Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683618816457⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.UNSP 527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369521v1</w:t>
+                <w:t xml:space="preserve">hal-02285998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILTER – The International Long-Term Ecological Research Network as a Platform for Global Coastal and Ocean Observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alicia T.R. Acosta</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental reconstructions during the Meso- to Neolithic transition (9.2–5.3 cal. ka BP) in Northwestern France: Palynological evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stace E. Beaulieu</w:t>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo F. Bernardino</w:t>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.UNSP 527. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (3), pp.380-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683618816457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285998v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés littorales et leur environnement : l'exemple des recherches interdisciplinaires menées dans le Médoc (Gironde)</w:t>
               </w:r>
@@ -5551,64 +5551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5636,760 +5636,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique pluri-décennale du trait de côte en lien avec les variations des forçages météo-océaniques au nord de la Bretagne (baie de Goulven, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11908⟩</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682122v1</w:t>
+                <w:t xml:space="preserve">hal-01811916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et devenir de la plus grande flèche littorale de Bretagne : le Sillon de Talbert</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene sea-level database from the Atlantic coast of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane García-Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole S Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441470v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rofes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamique pluri-décennale du trait de côte en lien avec les variations des forçages météo-océaniques au nord de la Bretagne (baie de Goulven, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811916v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sea-level database from the Atlantic coast of Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Histoire et devenir de la plus grande flèche littorale de Bretagne : le Sillon de Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (D), pp.3-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01856492v1</w:t>
+                <w:t xml:space="preserve">hal-02441470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the medium-term retreat of a gravel spit barrier and management strategies, Sillon de Talbert (North Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.64-82. </w:t>
@@ -6439,64 +6439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stone Tidal Fish Weirs of the Mol`ene Archipelago, Iroise Sea, Brittany, Western France: a long-term tradition with early megalithic origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cuisnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6573,103 +6573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifteen years of hydrodynamic forcing and morphological changes leading to breaching of a gravel spit, Sillon de Talbert (Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (4), pp.403-428. </w:t>
@@ -6719,51 +6719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Before the spatial analysis of Beg-er-Vil: A journey through the multiple archaeological dimensions of a Mesolithic dwelling in Atlantic France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,64 +6853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un premier inventaire des sites préhistoriques submergés au large des côtes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,515 +6972,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene salt-marsh sedimentary infilling and relative sea-level changes in West Brittany (France) using foraminifera-based transfer functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12092⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.267-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021995v1</w:t>
+                <w:t xml:space="preserve">hal-01143590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrages de pêcheries de l’archipel de Molène (mer d’Iroise, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'A.M.A.R.A.I.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.45-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des tempêtes de l’hiver 2013-2014 sur la dynamique de recul du trait de côte en Bretagne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’artisanat à l’âge du Bronze ancien en basse Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Artisanats et productions à l'âge du Bronze, 4, pp.1223-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143590v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat à l’âge du Bronze ancien en basse Bretagne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene salt-marsh sedimentary infilling and relative sea-level changes in West Brittany (France) using foraminifera-based transfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.153-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206613v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du niveau marin relatif à l'Holocène le long des côtes françaises de l'Atlantique et de la Manche : réactualisation des données par la méthode des &amp;quot;sea-level index points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (4), pp.295-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7527,77 +7527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Evolution and Human Settlement in the Iroise Sea (Brittany, France) during the Neolithic and Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7660,51 +7660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hent Trégoné en Fouesnant (Finistère) : une maison rurale gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Ferrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.115-143. </w:t>
@@ -7794,90 +7794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliques de Lothéa (Quimperlé, Finistère) : une tombe aux connexions atlantiques entre Campaniforme et âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.181-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7911,51 +7911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point sur l'évolution géomorphologique et le devenir des flèches de galets du Loc'h de Landévennec (Bretagne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,77 +8014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene relative sea-level changes in western Brittany (France) between 7600 and 4000 cal. BP: Reconstitution from basal-peat deposits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,64 +8148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term morphodynamic evolution of the Sillon de Talbert gravel barrier (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8237,208 +8237,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colmatage sédimentaire des marais maritimes et variations relatives du niveau marin au cours des 6000 dernières années en rade de Brest (finistère)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of natural and human forcing on mesoscale shoreline dynamics of Saint-Michel-en-Grève bay (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 220, pp.9-37</w:t>
+              <w:t xml:space="preserve">Shore and beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541851v1</w:t>
+                <w:t xml:space="preserve">hal-00556014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of natural and human forcing on mesoscale shoreline dynamics of Saint-Michel-en-Grève bay (Brittany, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Colmatage sédimentaire des marais maritimes et variations relatives du niveau marin au cours des 6000 dernières années en rade de Brest (finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shore and beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (2), pp.19-38</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 220, pp.9-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556014v1</w:t>
+                <w:t xml:space="preserve">hal-00541851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements morphologiques et bilan sédimentaire des formes fuyantes en queue de comète de l'archipel de Molène (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,77 +8541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paysages et occupation humaine en mer d'Iroise (Finistère, Bretagne) du Néolithique à l'Âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8662,51 +8662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques données nouvelles sur la mobilité récente (1930-2008) et le bilan sédimentaire des flèches de galets de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (2), pp.205-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8752,64 +8752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchissement et migration des cordons de galets par rollover. Impact de la tempête du 10 mars 2008 dans l'évolution récente du Sillon de Talbert (Côtes d'Armor, Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8856,51 +8856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des cordons littoraux et submersions marines. Les flèches de galets de la rade de Brest (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 12 (n° 1-2), pp. 161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8925,51 +8925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des cordons littoraux en rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, n° 199/200, pp. 25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8994,64 +8994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçages météo-marins et dynamique morphosédimentaire saisonnière des cordons dunaires. Exemple de la baie de Saint-Michel-en-Grève (Côtes d'Armor, Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2), pp.91-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9085,77 +9085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cordons littoraux de Mengleuz (Logonna-Daoulas) et du Loc'h de Landevennec : aspects récents et actuels de l'érosion de deux flèches de galets en rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Série D (n° 2), pp. 1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9180,64 +9180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique morphosédimentaire des cordons dunaires de Tréduder et de Saint-Michel-en-Grève (baie de Saint-Michel-en-Grève - Côtes d'Armor) entre 1990 et 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 81 (3), pp.438-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9297,7296 +9297,7296 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur deux décennies de suivi de l’érosion côtière dans l’aide à la gestion d’un site emblématique de Bretagne : le Sillon de Talbert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Infrastructure de recherche ILICO, Dec 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">, Infrestructure de Recherche Littorale &amp; Côtière ILICO, Nov 2024, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847799v1</w:t>
+                <w:t xml:space="preserve">hal-04848030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution paléogéographique de la baie d’Audierne (Nord-Ouest de la France) au cours de l’Holocène. Apports méthodologiques d’une approche pluridisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque international sur le Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux de l'élévation du niveau marin et changements environnementaux en Bretagne durant l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude " Récits/légendes de submersion et d'ensablement et changements environnementaux : état des lieux et apports pluridisciplinaires "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine naturel vs patrimoine culturel. De la production de connaissances à la gestion du territoire : intégration de l’évolution des socio-écosystèmes sur le temps long et de l’évolution des interactions hommes-milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Ecologie, Environnement, Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques dunaires holocène et sociétés insulaires du passé : analyse des évènements d’ensablements de deux îles bretonnes (Béniguet et Batz) et des adaptations humaines associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Suanez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infrestructure de Recherche Littorale &amp; Côtière ILICO, Nov 2024, Plouzané (29280), France</w:t>
+              <w:t xml:space="preserve">14e colloque international sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848030v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques dunaires holocène et sociétés insulaires du passé : analyse des évènements d’ensablements de deux îles bretonnes (Béniguet et Batz) et des adaptations humaines associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pour une géoarchéologie des mondes ensablés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque international sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du thème 4 de la Zone Atelier Brest-Iroise "Trajectoires : dynamique des socio-écosystèmes sur le temps long".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZABrI, IUEM, Feb 2024, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670567v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géoarchéologie des mondes ensablés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Retour sur deux décennies de suivi de l’érosion côtière dans l’aide à la gestion d’un site emblématique de Bretagne : le Sillon de Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gillian Stéphan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du thème 4 de la Zone Atelier Brest-Iroise "Trajectoires : dynamique des socio-écosystèmes sur le temps long".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZABrI, IUEM, Feb 2024, Plouzané, France</w:t>
+              <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infrastructure de recherche ILICO, Dec 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671075v1</w:t>
+                <w:t xml:space="preserve">hal-04847799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-structure, origin of stone material and paleoenvironmental setting of Late/Final Neolithic coastal gallery graves in Brittany, western France. Insights from the Kernic and Lerret monuments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le projet SeaLex (EUR Isblue). Une approche inter- et transdisciplinaire des trajectoires passées des socio-écosystèmes côtiers atlantiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du thème 3 "durabilité des systèmes côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335960v1</w:t>
+                <w:t xml:space="preserve">hal-04380571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution holocène des petits systèmes estuariens dans le Nord-Ouest de la France. L'exemple des vallées de Trunvel (Tréogat) et de Kerallé (Plouescat)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La Zone Atelier Brest-Iroise, étude des trajectoires d’un socio-écosystème à l’interface Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires du GIS d’Histoire et Sciences de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d’Histoire et Sciences de la mer, May 2023, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336002v1</w:t>
+                <w:t xml:space="preserve">hal-04380385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach to Recent/Final Neolithic coastal gallery graves in Brittany, France. The 3D-structure, origin of rock material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670868v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to Recent/Final Neolithic coastal gallery graves in Brittany, France. The 3D-structure, origin of rock material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Outils et dispositifs de inclusifs des acteurs locaux pour accompagner la transition des espaces côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop TRANSITIONS: Environmental transitions &amp; coastal territories: which forms of participation for which actors? Multidisciplinary overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335743v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SeaLex (EUR Isblue). Une approche inter- et transdisciplinaire des trajectoires passées des socio-écosystèmes côtiers atlantiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du thème 3 "durabilité des systèmes côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR ISBLUE, Jun 2023, Plouzane, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380571v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Zone Atelier Brest-Iroise, étude des trajectoires d’un socio-écosystème à l’interface Terre-Mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transformations des paysages maritimes et insulaires de l'Iroise durant la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires du GIS d’Histoire et Sciences de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS d’Histoire et Sciences de la mer, May 2023, Plouzane, France</w:t>
+              <w:t xml:space="preserve">Conférence scientifique d'Océanopolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océanopolis, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380385v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">3D-structure, origin of stone material and paleoenvironmental setting of Late/Final Neolithic coastal gallery graves in Brittany, western France. Insights from the Kernic and Lerret monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335816v1</w:t>
+                <w:t xml:space="preserve">hal-04335960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des paysages maritimes et insulaires de l'Iroise durant la Préhistoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'évolution holocène des petits systèmes estuariens dans le Nord-Ouest de la France. L'exemple des vallées de Trunvel (Tréogat) et de Kerallé (Plouescat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence scientifique d'Océanopolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Océanopolis, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380267v1</w:t>
+                <w:t xml:space="preserve">hal-04336002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleoenvironmental reconstructions in the Bay of Brest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908154v1</w:t>
+                <w:t xml:space="preserve">hal-03908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du projet SeaLex (EUR Isblue) à la connaissance des socio-écosystèmes côtiers atlantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">20 ans de suivis morphologiques sur le Sillon de Talbert : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologique de l'Ouest. « La Mer » Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReAAH, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale (AG) annuelle du SNO-DYNALIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUEM (UBO), CNRS, ILICO, May 2022, Plouzané (Brest), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670892v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Holocene coastal changes on past human communities : results from an interdisciplinary approach in the Gironde estuary mouth (North-Médoc, SW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists, Widening Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336038v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the eLTSER plateform Zone Atelier Brest-Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Transformation lab Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sea-EU Alliance, UBO, CNRS, Apr 2022, Plouzané (Brest), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908184v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908073v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de suivis morphologiques sur le Sillon de Talbert : bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynological and sedimentological records since 8.5 ka BP on the southern Brittany platform (NW Europe): complex responses to sealevel, rapid climate and anthropogenic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Fersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale (AG) annuelle du SNO-DYNALIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUEM (UBO), CNRS, ILICO, May 2022, Plouzané (Brest), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670885v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Holocene coastal changes on past human communities : results from an interdisciplinary approach in the Gironde estuary mouth (North-Médoc, SW France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Coutelier</w:t>
+                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists, Widening Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579424v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the eLTSER plateform Zone Atelier Brest-Iroise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Overwashing and rapid retreat of the gravel spit barrier assessment based on the Orford and Carter (1982) storm impact scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation lab Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portuguese Association of Geomorphologists, Centre of Studies in Geography and Spatial Planning, University of Coimbra, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670992v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynological and sedimentological records since 8.5 ka BP on the southern Brittany platform (NW Europe): complex responses to sealevel, rapid climate and anthropogenic changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport du projet SeaLex (EUR Isblue) à la connaissance des socio-écosystèmes côtiers atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologique de l'Ouest. « La Mer » Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReAAH, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908047v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Holocene paleoenvironmental reconstructions in the Bay of Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727989v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwashing and rapid retreat of the gravel spit barrier assessment based on the Orford and Carter (1982) storm impact scale model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Suanez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/icg2022-254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03887495v1</w:t>
+                <w:t xml:space="preserve">hal-04336038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologia holoceńskich procesów wydmotwórczych na wybrzeżu Bretanii (Francja północno-zachodnia) : Rekonstrukcja na podstawie analizy danych archeologicznych.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to turn kilos of mud into megabytes of data? 10 years of efforts in curating lake sediment cores and their associated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galabertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Zjazd Geomorfologów Polskich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">EGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. https://meetingorganizer.copernicus.org/EGU21/EGU21-15037.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652898v1</w:t>
+                <w:t xml:space="preserve">hal-03217264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Archéologique de l’Archipel de Saint-Pierre et Miquelon : lignes de force et bilan d’étape 2018-2021</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What lies beneath the surface? Using airborne hyperspectral imagery to map submerged archaeological landscapes. A case study in the Molène archipelago, Brittany.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « En regardant la mer » : actualité des recherches archéologiques littorales et marines d’Europe et au-delà.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReAAH, Dec 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th International Conference of Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670897v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of underwater landscapes from airborne hyperspectral imagery in the shallow waters of Molène archipelago, Brittany</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Hascoët</w:t>
+                <w:t xml:space="preserve">Le Projet Archéologique de l’Archipel de Saint-Pierre et Miquelon : lignes de force et bilan d’étape 2018-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMER 2021: Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Le Château d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « En regardant la mer » : actualité des recherches archéologiques littorales et marines d’Europe et au-delà.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReAAH, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510404v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What lies beneath the surface? Using airborne hyperspectral imagery to map submerged archaeological landscapes. A case study in the Molène archipelago, Brittany.</w:t>
+                <w:t xml:space="preserve">Visualization of underwater landscapes from airborne hyperspectral imagery in the shallow waters of Molène archipelago, Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Péres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">HOMER 2021: Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Le Château d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510281v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn kilos of mud into megabytes of data? 10 years of efforts in curating lake sediment cores and their associated results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billy</w:t>
+                <w:t xml:space="preserve">La mobilité des milieux littoraux : contraintes ou opportunités pour les populations locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. https://meetingorganizer.copernicus.org/EGU21/EGU21-15037.html</w:t>
+              <w:t xml:space="preserve">Archéologie des rivages : habiter le littoral de la Préhistoire aux Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Oct 2021, Paris musée du quai Branly - Jacques Chirac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217264v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des milieux littoraux : contraintes ou opportunités pour les populations locales ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les cartes en pierre de la Préhistoire : de l'image mentale à la représentation tridimensionnelle de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages : habiter le littoral de la Préhistoire aux Temps modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, Oct 2021, Paris musée du quai Branly - Jacques Chirac, France</w:t>
+              <w:t xml:space="preserve">Transcript. Cartes mentales : entre transcription mémorielle et projection symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670876v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes en pierre de la Préhistoire : de l'image mentale à la représentation tridimensionnelle de l'espace</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chronologia holoceńskich procesów wydmotwórczych na wybrzeżu Bretanii (Francja północno-zachodnia) : Rekonstrukcja na podstawie analizy danych archeologicznych.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcript. Cartes mentales : entre transcription mémorielle et projection symbolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XII Zjazd Geomorfologów Polskich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510235v1</w:t>
+                <w:t xml:space="preserve">hal-03652898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion littorale et menaces sur le patrimoine culturel côtier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hausse du niveau marin et érosion littorale au cours des derniers millénaires. Ce qu’apportent ces données à l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde internationale, "Menace sur les littoraux et leur patrimoine culturel : Quels enjeux face aux changements climatiques ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, île d’Oléron, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude annuelle du Centre International de Recherche et de Documentation sur le Monachisme Celtique “La Bretagne avant les Bretons : enseignements &amp; regards”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Landévennec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148516v1</w:t>
+                <w:t xml:space="preserve">hal-03052038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining a season of collect from oxygen isotopes of Patella vulgata shells: the case of Molene archipelago (Finistère, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geoarcheology and Prehistory of the Saint-Pierre-et-Miquelon archipelago: theoretical issues, methods and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borthaire Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070324v1</w:t>
+                <w:t xml:space="preserve">hal-03070316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheology and Prehistory of the Saint-Pierre-et-Miquelon archipelago: theoretical issues, methods and first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reginald Auger</w:t>
+                <w:t xml:space="preserve">Determining a season of collect from oxygen isotopes of Patella vulgata shells: the case of Molene archipelago (Finistère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borthaire Cédric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070316v1</w:t>
+                <w:t xml:space="preserve">hal-03070324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hausse du niveau marin et érosion littorale au cours des derniers millénaires. Ce qu’apportent ces données à l’archéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impacts of agro-pastoral societies on biodiversity: palaeogenomic, palaeoecological and archaeological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Utge-Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude annuelle du Centre International de Recherche et de Documentation sur le Monachisme Celtique “La Bretagne avant les Bretons : enseignements &amp; regards”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Landévennec, France</w:t>
+              <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052038v1</w:t>
+                <w:t xml:space="preserve">hal-03075330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of agro-pastoral societies on biodiversity: palaeogenomic, palaeoecological and archaeological approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le Loc’h de Landévennec (Finistère) : un site portuaire au XIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Rivages bretons. Ports et mers, fleuves en Bretagne aux IXe-XIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, Mar 2020, Quimper (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075330v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Loc’h de Landévennec (Finistère) : un site portuaire au XIe siècle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Erosion littorale et menaces sur le patrimoine culturel côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bachelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivages bretons. Ports et mers, fleuves en Bretagne aux IXe-XIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRBC, Mar 2020, Quimper (FR), France</w:t>
+              <w:t xml:space="preserve">Table-ronde internationale, "Menace sur les littoraux et leur patrimoine culturel : Quels enjeux face aux changements climatiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, île d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670854v1</w:t>
+                <w:t xml:space="preserve">hal-03148516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of natural and anthropogenic forcings in coastal paleoenvironmental variability: results of a study in progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Fisheries, archaeological evidences of the last sea level rise around the Island of Yeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051537v1</w:t>
+                <w:t xml:space="preserve">hal-03051410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géographe et sa boîte à outils - au service de la connaissance et de la mise en valeur du patrimoine archéologique maritime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene coastal changes and human adaptation at the mouth of the Gironde estuary, France (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche transversal « Le patrimoine maritime en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Plouzané, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INQUA, Jul 2019, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148571v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinze ans d’observation des forçages hydrodynamiques et des changements morphologiques de la flèche de galets du Sillon de Talbert (Bretagne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction of the Béniguet Island’s trailing spit: its structures and its past and future evolution (Molène archipelago, Finistère, Bretagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toulec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et techniques Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de la Biodiversité (AFB), Jun 2019, Brest (Océanopolis), France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102856v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of the Béniguet Island’s trailing spit: its structures and its past and future evolution (Molène archipelago, Finistère, Bretagne, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052025v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beg ar Loued, Molène Island, Finistère (France), an Early Bronze Age insular settlement. Between autarchy and openness to the outside world.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Quinze ans d’observation des forçages hydrodynamiques et des changements morphologiques de la flèche de galets du Sillon de Talbert (Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siedlungsarchäologie des Endneolithikums und der frühen Bronzezeit / Late Neolithic and Early Bronze Age Settlement Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Halle, Germany. pp.948-985</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et techniques Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de la Biodiversité (AFB), Jun 2019, Brest (Océanopolis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371588v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene coastal changes and human adaptation at the mouth of the Gironde estuary, France (SW France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pluri-decadal to annual storm-induced geomorphic processes on the Valahnúkur coastal boulder ridge, SW Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INQUA, Jul 2019, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INQUA, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670844v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries, archaeological evidences of the last sea level rise around the Island of Yeu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic signature of ancient limpet shells as indicator of seasonal harvesting patterns in archaeological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">20th INQUA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051410v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluri-decadal to annual storm-induced geomorphic processes on the Valahnúkur coastal boulder ridge, SW Iceland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De caps en îles : dynamiques de peuplement anciennes en Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INQUA, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque « 25 ans de recherches à l'abbaye Saint-Mathieu de Fine –Terre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Plougonvelin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670838v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De caps en îles : dynamiques de peuplement anciennes en Iroise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">10.000 ans d’élévation du niveau marin. Quelles conséquences sur l’évolution du trait de côte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « 25 ans de recherches à l'abbaye Saint-Mathieu de Fine –Terre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Plougonvelin, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone REFMAR « Observation du niveau de la mer pour l’ingénierie et la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051585v1</w:t>
+                <w:t xml:space="preserve">hal-03051026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic signature of ancient limpet shells as indicator of seasonal harvesting patterns in archaeological context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cudennec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th INQUA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Billaud; Thibault Lachenal, Oct 2017, Agde, France. pp.331-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052002v1</w:t>
+                <w:t xml:space="preserve">hal-03222785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vies insulaires et contraintes environnementales durant la Préhistoire : exemple de l’archipel de Molène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Séance de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Billaud; Thibault Lachenal, Oct 2017, Agde, France. pp.331-353</w:t>
+              <w:t xml:space="preserve">Colloque ILES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222785v1</w:t>
+                <w:t xml:space="preserve">hal-03051632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10.000 ans d’élévation du niveau marin. Quelles conséquences sur l’évolution du trait de côte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le géographe et sa boîte à outils - au service de la connaissance et de la mise en valeur du patrimoine archéologique maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone REFMAR « Observation du niveau de la mer pour l’ingénierie et la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche transversal « Le patrimoine maritime en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051026v1</w:t>
+                <w:t xml:space="preserve">hal-03148571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vies insulaires et contraintes environnementales durant la Préhistoire : exemple de l’archipel de Molène</w:t>
+                <w:t xml:space="preserve">Deciphering the role of natural and anthropogenic forcings in coastal paleoenvironmental variability: results of a study in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ILES 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051632v1</w:t>
+                <w:t xml:space="preserve">hal-03051537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les allées couvertes du nord du Finistère : une étude comparative de deux monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Grosses pierres et jeunes chercheurs. Nouvelles dynamiques de recherche pour le mégalithisme/Large rocks and young researchers - new research dynamics for megalithism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050677v1</w:t>
+                <w:t xml:space="preserve">hal-03652874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landévennec avant Landévennec : évolution de la rade de Brest et de ses abords à l’Holocène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution du trait de côte en Manche-Atlantique de la fin du Paléolithique supérieur à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « 818-2018 Landévennec, une abbaye bénédictine en Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Coativy, Jun 2018, Landévennec, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Atlas Linguistique des Côtes Atlantiques et de la Manche (ALCAM) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861066v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bernardet</w:t>
+                <w:t xml:space="preserve">Medium-term survey of rapid morphodynamic evolution of a gravel barrier spit during storm event (Sillon de Talbert in Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie (Laboratoire LUSAC), Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887390v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les allées couvertes du nord du Finistère : une étude comparative de deux monuments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grosses pierres et jeunes chercheurs. Nouvelles dynamiques de recherche pour le mégalithisme/Large rocks and young researchers - new research dynamics for megalithism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652874v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term survey of rapid morphodynamic evolution of a gravel barrier spit during storm event (Sillon de Talbert in Brittany, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">Landévennec avant Landévennec : évolution de la rade de Brest et de ses abords à l’Holocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+                <w:t xml:space="preserve">Clément Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie (Laboratoire LUSAC), Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque international « 818-2018 Landévennec, une abbaye bénédictine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Coativy, Jun 2018, Landévennec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861054v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du trait de côte en Manche-Atlantique de la fin du Paléolithique supérieur à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene sea-level database from the Atlantic coast of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane García-Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn A Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Atlas Linguistique des Côtes Atlantiques et de la Manche (ALCAM) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148570v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sea-level database from the Atlantic coast of Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A multi-proxy approach to the settlement dynamics and landscape of the Gironde estuary (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5th International Landscape Archaeology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle/Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861105v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-proxy approach to the settlement dynamics and landscape of the Gironde estuary (SW France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Morphodynamic behavior of the Valahnúkur boulder barrier, SW Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigurður Sigurðarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Landscape Archaeology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Newcastle/Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050605v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic behavior of the Valahnúkur boulder barrier, SW Iceland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Autret</w:t>
+                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigurður Sigurðarson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Etienne</w:t>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861037v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie du littoral aquitain : un patrimoine scientifique en urgence absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Entre Mer et Océan : archéologie et paysage littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ampurias, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556547v1</w:t>
+                <w:t xml:space="preserve">hal-01520928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnolinguistique, géomorphologie et archéologie maritimes. Pour une analyse interdisciplinaire des données de l’Atlas Linguistique des Côtes Atlantiques et de la Manche (ALCAM)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-instituts IBSHS-IUEM, Université de Bretagne Occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148569v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allée couverte de Kernic : apports d’une approche pluridisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les coquilles de patelles anciennes, sources de connaissances paléo-environnementales et archéoanthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque international du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire inter-instituts IBSHS-IUEM, Université de Bretagne Occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861459v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coquilles de patelles anciennes, sources de connaissances paléo-environnementales et archéoanthropologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’allée couverte de Kernic : apports d’une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inter-instituts IBSHS-IUEM, Université de Bretagne Occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">21e colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148565v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499224v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du littoral aquitain : un patrimoine scientifique en urgence absolue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ethnolinguistique, géomorphologie et archéologie maritimes. Pour une analyse interdisciplinaire des données de l’Atlas Linguistique des Côtes Atlantiques et de la Manche (ALCAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mer et Océan : archéologie et paysage littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ampurias, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire inter-instituts IBSHS-IUEM, Université de Bretagne Occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520928v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une définition géographique des estuaires en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du Centre de Recherche Bretonne et Celtique « Traverser l’estuaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16611,90 +16611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient limpet shells as paleo-environmental and ethno-archaeological archives: the case of Beniguet Island's shell middens (Iroise Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16730,1571 +16730,1571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des menhirs et des pêcheries : des vestiges archéologiques comme marqueurs des variations du niveau marin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques de peuplement en mer d’Iroise (Finistère) : apport des analyses spatiales à l’étude des sites archéologiques datés du Néolithique à l’Age du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Megevand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520697v1</w:t>
+                <w:t xml:space="preserve">hal-03148551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les coquilles de patelles anciennes comme sources de connaissances paléoenvironnementales et ethnoarchéologiques : le cas de l’amas coquillier de l’île de Béniguet en mer d’Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Thème 4 de la ZabrI : "Dynamiques d’occupation humaines et paléoenvironnements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Zone Atelier Brest Iroise, IUEM, Jun 2016, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503805v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre marées et marais : retracer l'histoire du littoral du Médoc (Gironde, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520958v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géo-archéologique des pêcheries du Finistère : premiers résultats et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Thème 4 de la ZabrI : "Dynamiques d’occupation humaines et paléoenvironnements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Zone Atelier Brest Iroise, IUEM, Jun 2016, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148537v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coquilles de patelles anciennes comme sources de connaissances paléoenvironnementales et ethnoarchéologiques : le cas de l’amas coquillier de l’île de Béniguet en mer d’Iroise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entre marées et marais : retracer l'histoire du littoral du Médoc (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Plouzane, France</w:t>
+              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148545v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de peuplement en mer d’Iroise (Finistère) : apport des analyses spatiales à l’étude des sites archéologiques datés du Néolithique à l’Age du Fer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude géo-archéologique des pêcheries du Finistère : premiers résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148551v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter- et sub-tidaux : premiers résultats et perspectives le long des côtes du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
+              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387873v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter- et sub-tidaux : premiers résultats et perspectives le long des côtes du Finistère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520657v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant shoreline erosion in Brittany coast during the winter 2013-14</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les monuments mégalithiques submergés du Nord Finistère : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2016 - 13th conference of the traditional biennial international event of the Coastal &amp; Marine Union (EUCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France, Centre de la Mer de Biarritz, Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512289v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the recent morphodynamic and internal architecture of the Sillon de Talbert gravel barrier spit using GPR method (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bizet Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bizet Mélanie</w:t>
+                <w:t xml:space="preserve">Leseigneur Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leseigneur Etienne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments mégalithiques submergés du Nord Finistère : approche pluridisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topo-bathymetric data available along the Brittany coastline: a useful information to reconstruct the Pleistocene landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Table-Ronde “En Bretagne au Pléistocène moyen : Menez-Dregan and Co. Bilan des connaissances avant la fouille de la couche 9 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Plouhinec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520687v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations of maritime and island landscapes in the western France over the last 8,000 years : a long story of the links between Human and Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Lane, Aug 2016, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topo-bathymetric data available along the Brittany coastline: a useful information to reconstruct the Pleistocene landscape changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des menhirs et des pêcheries : des vestiges archéologiques comme marqueurs des variations du niveau marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-Ronde “En Bretagne au Pléistocène moyen : Menez-Dregan and Co. Bilan des connaissances avant la fouille de la couche 9 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Plouhinec, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148524v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Civil Works Health Management : EDF's Global Strategy and major advances between 2008 and 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18345,90 +18345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements paléogéographiques de l’archipel de Molène (Finistère, Bretagne, France) : implications sur les peuplements humains du Néolithique à l’Age du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts / Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l’Europe atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Yvane Daire, Anna Baudry, Cyrille Billard, Catherine Dupont, Jean-Marc Large, Laurent Lespez, Eric Normand, Laurent Quesnel, Chris Scarre, Olivier Troccaz, Sep 2011, Vannes, France. pp.647-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18453,90 +18453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’érosion marine et ses effets sur les vestiges archéologiques en mer d’Iroise : exemple de l’impact de la tempête de mars 2008 sur l’île de Kemenez et ses Ledenez (Le Conquet, Finistère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anciens peuplements litoraux et relaions Homme/Milieu sur les côtes de l’Europe Atlanique / Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Yvane Daire; Anna Baudry; Cyrille Billard; Catherine Dupont; Jean-Marc Large; Laurent Lespez; Eric Normand; Laurent Quesnel; Chris Scarre; Olivier Troccaz, Sep 2011, Vannes, France. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18561,51 +18561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques morphosédimentaires des formes fuyantes en queue de comète de l’archipel de Molène (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18680,221 +18680,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des submersions marines dans le recul des cordons de galets : le cas du sillon de Talbert, Côtes d'Armor, Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incertitude de la mesure de terrain en géomorphologie littorale. Approche statistique et quantifications des marges d'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques de la Société d’Ecologie Humaine "Incertitude et environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’écologie humaine et le laboratoire DESMID UMR 6012 ESPACE, Nov 2005, Arles, France. pp. 127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192726v1</w:t>
+                <w:t xml:space="preserve">hal-05102835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude de la mesure de terrain en géomorphologie littorale. Approche statistique et quantifications des marges d'erreur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rôle des submersions marines dans le recul des cordons de galets : le cas du sillon de Talbert, Côtes d'Armor, Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques de la Société d’Ecologie Humaine "Incertitude et environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’écologie humaine et le laboratoire DESMID UMR 6012 ESPACE, Nov 2005, Arles, France. pp. 127-139</w:t>
+              <w:t xml:space="preserve">11ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102835v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des foraminifères comme indicateur des variations du niveau marin et des évolutions paléoenvironnementales des marais maritimes à l'Holocène en rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la commission de géographie de la mer et du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Saint-Valéry-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18913,195 +18913,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du sillon de Talbert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche historique du phénomène d'overwash sur les cordons de galets, aspects méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque des Réserves Naturelles Régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sillon du Talbert, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192724v1</w:t>
+                <w:t xml:space="preserve">hal-00192718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historique du phénomène d'overwash sur les cordons de galets, aspects méthodologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamique du sillon de Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">1er colloque des Réserves Naturelles Régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sillon du Talbert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192718v1</w:t>
+                <w:t xml:space="preserve">hal-00192724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des forçages météo-marins dans l'évolution morphosédimentaire récente des cordons littoraux de la rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France. p. 431-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19126,51 +19126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution récente des cordons littoraux de la rade de Brest (Bretagne – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres des Géomorphologues Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Safi, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19189,195 +19189,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les anciens cordons de galets de la rade de Brest ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution at long, mid and short term of the double opposite gravel spits of Loc'h (Bay of Brest, Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Forum des doctorant de l'Ecole Doctorale des Sciences de la Mer (IUEM - UBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l'INQUA, IGCP 495, Late Quaternary coastal changes sea level, sedimentary forcing and anthropogenic impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192691v1</w:t>
+                <w:t xml:space="preserve">hal-00192695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution at long, mid and short term of the double opposite gravel spits of Loc'h (Bay of Brest, Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Que nous apprennent les anciens cordons de galets de la rade de Brest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'INQUA, IGCP 495, Late Quaternary coastal changes sea level, sedimentary forcing and anthropogenic impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">6ème Forum des doctorant de l'Ecole Doctorale des Sciences de la Mer (IUEM - UBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192695v1</w:t>
+                <w:t xml:space="preserve">hal-00192691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropisation d'un système de flèche en chicane : le sillon de Mengleuz à Logonna-Daoulas en rade de Brest (Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission de Géographie de la Mer et du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19402,64 +19402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique morphosédimentaire des cordons dunaires de Tréduder et de Saint-Michel-en-Grève (baie de Saint-Michel-en-Grève - Côtes d’Armor) entre 1990 et 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux sableux et dunaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Y. Battiau-Queney, Oct 2003, Lilles, France. pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19529,77 +19529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to date stone fish weirs ? Some perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jumaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iness Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19650,64 +19650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster de présentation du living lab Ponant - Réseau de living labs Solu-Biod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19732,64 +19732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster de présentation du living lab Ponant - Réseau de living labs SOLU-BIOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster présentation des living labs du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19814,103 +19814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL and radiocarbon-based chronology of sand-drift events on Beniguet island (W France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Luminescence and Electron Spin Resonance Dating conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Copenhagen, Denmark</w:t>
@@ -19952,90 +19952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et morphologie d'un cordon de bloc exposé aux évènements de tempêtes extrêmes, Valahnúkur (Islande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Centre d'Étude Nordique (CEN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20060,103 +20060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fischeries, archeological evidences of the last sea-level rise around the Island of Yeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t>
@@ -20185,90 +20185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps towards a long-term monitoring of storm impact on the coastal morphology of the Reykjanes Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20310,77 +20310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés en 3D de la dalle gravée de Saint-Bélec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20435,103 +20435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t>
@@ -20569,77 +20569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From core referencing to data re-use: two French national initiatives to reinforce paleodata stewardship (National Cyber Core Repository and LTER France Retro-Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20694,64 +20694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term morphological evolution of the Sillon de Talbert gravel barrier spit (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20789,90 +20789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PAMELA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Plouzané, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20910,64 +20910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using foraminiferal analyses to reconstruct the Mid-Late Holocene evolution of the Quriyat coastal plain (Sultanate of Oman). Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21022,51 +21022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécrire l'histoire de la transgression marine postglaciaire le long de la façade Manche-Atlantique française à l'aide des foraminifères benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEOCEAN-Journées de Paléocéanographie 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Brest, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21091,77 +21091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term monitoring of Sillon de Talbert gravel spit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21218,51 +21218,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la réserve de biosphère des îles et de la mer d'Iroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21306,77 +21306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l'archipel de Molène : géologie, géomorphologie et sédimentologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21411,51 +21411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flèches de galets de Bretagne : évolution passée, présente et future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.263, 2011, Collection Milieux naturels et Sociétés, Durand, P.; Goeldner-Gianella, L., 978-2-296-54476-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.4971.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21495,51 +21495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mégalithes de l'arrondissement de Brest, inventaire et essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21626,656 +21626,656 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter le littoral : les pêcheries en pierres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le Campaniforme dans l’archipel de Molène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Dréano</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Polymathique du Morbihan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peuple de la mer ? Le Campaniforme en Bretagne et au-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.50-53, 2025</w:t>
+              <w:t xml:space="preserve">, pp.44-45, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448699v1</w:t>
+                <w:t xml:space="preserve">hal-05429979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Campaniforme dans l’archipel de Molène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Découverte récente de bassins d'affinage des huîtres (Ve-VIe siècle), à Soulac-sur-Mer (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Culioli²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Société Polymathique du Morbihan. </w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupont Catherine; Baudry Anne; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peuple de la mer ? Le Campaniforme en Bretagne et au-delà</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux. HOMER 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.493-506, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429979v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte récente de bassins d'affinage des huîtres (Ve-VIe siècle), à Soulac-sur-Mer (Gironde)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploiter le littoral : les pêcheries en pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dupont Catherine; Baudry Anne; Marie-Yvane Daire. </w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Polymathique du Morbihan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux. HOMER 2021 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peuple de la mer ? Le Campaniforme en Bretagne et au-delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-53, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03901767v2</w:t>
+                <w:t xml:space="preserve">hal-05448699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le littoral de l’Atlantique nord, un patrimoine à l’épreuve des flots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Geoarcheology and Prehistory of the St Pierre and Miquelon archipelago: theoretical issues, methods and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borthaire Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégor Marchand; Pierre Stéphan; Yvan Pailler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Investigate the shore, sounding the past : methods and practices of maritime prehistory / Explorer la côte, sonder le passé : méthodes et pratiques de la préhistoire maritime. Actes de la séance de la Société préhistorique française de Brest (décembre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-90, 2023, Séances de la Société préhistorique française, 19, 978-2-913745-92-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194262v1</w:t>
+                <w:t xml:space="preserve">hal-03908304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheology and Prehistory of the St Pierre and Miquelon archipelago: theoretical issues, methods and preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Le littoral de l’Atlantique nord, un patrimoine à l’épreuve des flots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigate the shore, sounding the past : methods and practices of maritime prehistory / Explorer la côte, sonder le passé : méthodes et pratiques de la préhistoire maritime. Actes de la séance de la Société préhistorique française de Brest (décembre 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03908304v1</w:t>
+                <w:t xml:space="preserve">hal-04194262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfaune marine (foraminifères et ostracodes) des formations pléistocènes de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cliquet D., Coutard J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les environnements des occupations humaines pléistocènes de Normandie (France) et des îles anglo-normandes dans leur cadre chronologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 145, </w:t>
@@ -22317,64 +22317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés insulaires passées. Archéologie et géographie dans l'archipel de Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Brigand, Julie Vallat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">îles. Regards croisés sur l'insularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géorama, pp.90-93, 2022, 979-10-96216-55-0</w:t>
@@ -22403,51 +22403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des îles de la mer d’Iroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la réserve de biosphère des îles et de la mer d'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Locus Solus, pp.17-28, 2022, 978-2-36833-393-8</w:t>
@@ -22476,64 +22476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion littorale dans l’archipel de Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22575,64 +22575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise géomorphologique au service de la gestion du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement. La Nature au temps de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22651,1276 +22651,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outillage poli et les objets de parure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien. Entre autarcie et ouverture sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Griveau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loréna Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une maison sous les dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d'Iroise à la transition des IIIe – IIe millénaires avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone press, pp.507-520, 2019, 978-9-088-90380-9</w:t>
+              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Actes de la séance de la Société préhistorique française d’Agde (20-21 octobre 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.331-353, 2019, 2-913745-76-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324362v1</w:t>
+                <w:t xml:space="preserve">hal-03965971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité et singularité. Bilan et éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loréna Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.715-729, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beg ar Loued, île Molène (Finistère, France), un habitat insulaire de l’âge du Bronze ancien. Entre autarcie et ouverture sur le monde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcaurelio Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays. Actes de la séance de la Société préhistorique française d’Agde (20-21 octobre 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.331-353, 2019, 2-913745-76-8</w:t>
+              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.109-123, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965971v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et dynamique du trait de côte dans l’archipel de Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.39-57, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcaurelio Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.109-123, 2019, 978-9-088-90380-9</w:t>
+              <w:t xml:space="preserve">Une maison sous les Dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère. 2019. Y.PAILLER, C.NICOLAS (Dir.). ISBN 978-90-8890-380-9 (softcover) ISBN 978-90-8890-613-8 (hardcover) ISBN 978-90-8890-381-6 (PDF e-book). Leiden, Sidestone Press. Partie 2 - Mise en contexte : paléogéographie et paléoenvironnement. Chap.6, pp.123-137</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861274v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+                <w:t xml:space="preserve">Changements paléogéographiques dans l’archipel de Molène, du Néolithique à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcaurelio Franzetti</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominique Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une maison sous les Dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère. 2019. Y.PAILLER, C.NICOLAS (Dir.). ISBN 978-90-8890-380-9 (softcover) ISBN 978-90-8890-613-8 (hardcover) ISBN 978-90-8890-381-6 (PDF e-book). Leiden, Sidestone Press. Partie 2 - Mise en contexte : paléogéographie et paléoenvironnement. Chap.6, pp.123-137</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-121, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309639v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements paléogéographiques dans l’archipel de Molène, du Néolithique à aujourd’hui</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">L'outillage poli et les objets de parure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aoustin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marguerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-F. Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-121, 2019, 978-9-088-90380-9</w:t>
+              <w:t xml:space="preserve">Une maison sous les dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d'Iroise à la transition des IIIe – IIe millénaires avant notre ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone press, pp.507-520, 2019, 978-9-088-90380-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861285v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+                <w:t xml:space="preserve">Evolution morpho-sédimentaire du littoral de l'archipel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Ehrhold, Bernard Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'archipel de Molène. Géologie, géomorphologie et sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.17-32, 2017</w:t>
+              <w:t xml:space="preserve">, Quae, pp.81-98, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485451v1</w:t>
+                <w:t xml:space="preserve">hal-01485455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution morpho-sédimentaire du littoral de l'archipel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Moyens d'acquisition et méthodes d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Ehrhold, Bernard Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'archipel de Molène. Géologie, géomorphologie et sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.81-98, 2017</w:t>
+              <w:t xml:space="preserve">, Quae, pp.35-50, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485455v1</w:t>
+                <w:t xml:space="preserve">hal-01485454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyens d'acquisition et méthodes d'analyse</w:t>
+                <w:t xml:space="preserve">Présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Ehrhold, Bernard Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'archipel de Molène. Géologie, géomorphologie et sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.35-50, 2017</w:t>
+              <w:t xml:space="preserve">, Quae, pp.17-32, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485454v1</w:t>
+                <w:t xml:space="preserve">hal-01485451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Beg-er-Vil. Nouvelles approches des chasseurs-cueilleurs maritimes de France Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24005,64 +24005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-, Mid- and Short-Term Evolution of Coastal Gravel Spits of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24113,90 +24113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’érosion marine et ses effets sur les vestiges archéologiques en mer d’Iroise : exemple de l’impact de la tempête de mars 2008 sur l’île de Kemenez et ses Ledenez (Le Conquet, Finistère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-Y. Daire; C. Dupont; A. Baudry; C. Billard; J.-M. Large; L. Lespez; E. Normand; C. Scarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l’Europe atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2570, Archaeopress, pp.99-110, 2013, BAR International series</w:t>
@@ -24238,90 +24238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux et l'élévation du niveau des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
@@ -24363,64 +24363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations holocènes du niveau marin en Bretagne Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24462,77 +24462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude de la mesure de terrain en géomorphologie littorale. Approche statistique et quantification des marges d'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'Écologie Humaine (SEH). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et environnement. La fin des certitudes scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉDISUD, pp. 127-139, 2008, Écologie Humaine</w:t>
@@ -24561,64 +24561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l'anthropisation sur l'évolution morphosédimentaire d'un système littoral de flèches en chicane : le sillon de Mengleuz à Logonna-Daoulas en rade de Brest (Finistère).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24692,90 +24692,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 22èmes Journées des Jeunes Géomorphologues (Brest, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.17481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -24814,103 +24814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24960,90 +24960,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to Recent/Final Neolithic coastal gallery graves in Brittany, western France. The 3D-structure, origin of rock material and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -25097,77 +25097,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topo-morphologique du Sillon de Talbert pour l’année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Doeuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25211,77 +25211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topo-morphologique des îles de Trielen et de Lez ar Chrizienn (période 2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO); CNRS. 2025, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25293,246 +25293,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi topo-morphologique de la queue de comète de l’île de Béniguet (période 2023-2025)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution topo-morphologique des sillons du Loc’h et des Anglais (Landévennec) pour les années 2024 et 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO); CNRS. 2025, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UBO - Université de Brest. 2025, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380590v1</w:t>
+                <w:t xml:space="preserve">hal-05403874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution topo-morphologique des sillons du Loc’h et des Anglais (Landévennec) pour les années 2024 et 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Suivi topo-morphologique de la queue de comète de l’île de Béniguet (période 2023-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UBO - Université de Brest. 2025, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO); CNRS. 2025, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403874v1</w:t>
+                <w:t xml:space="preserve">hal-05380590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n°21. Quatrième campagne de fouille programmée sur le site multipériodes de Porz ar Puns, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25593,90 +25593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topo-morphologique du Sillon de Talbert pour l’année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25711,77 +25711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi morphologique du Sillon de Talbert pour l’année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25829,64 +25829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n° 20, Troisième campagne de fouille programmée sur le site multi-périodes de Porz ar Puñs, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25945,630 +25945,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique du Sillon de Talbert pour l’année 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution topo-morphologique du Sillon du Loc’h et du Sillon des Anglais (Landévennec) pour les années 2022 et 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">CNRS - Centre National de la Recherche Scientifique; Université de Bretagne Occidentale. 2023, pp.1-47</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bretagne Occidentale; CNRS. 2023, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936897v1</w:t>
+                <w:t xml:space="preserve">hal-04179961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques morpho-sédimentaires de la queue de comète de l’île de Béniguet (commune du Conquet, 29) entre 2012 et 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2023, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution topo-morphologique du Sillon du Loc’h et du Sillon des Anglais (Landévennec) pour les années 2022 et 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostic sur l'intérêt patrimonial morphosédimentaire et dynamique des cordons de galets du site du Gouffre à Plougrescant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Bretagne Occidentale; CNRS. 2023, 32 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2023, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179961v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic sur l'intérêt patrimonial morphosédimentaire et dynamique des cordons de galets du site du Gouffre à Plougrescant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programme archéologique molénais, rapport n° 19. Deuxième campagne de fouille programmée sur le site multi-périodes de Porz ar Puñs, île de Béniguet (Le Conquet, Finistère) EA n° 29 040 0008, Opération n° 2022-107</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Suanez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Soloy</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Clochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2023, pp.93</w:t>
+              <w:t xml:space="preserve">UBO. 2023, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332642v1</w:t>
+                <w:t xml:space="preserve">hal-04108589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme archéologique molénais, rapport n° 19. Deuxième campagne de fouille programmée sur le site multi-périodes de Porz ar Puñs, île de Béniguet (Le Conquet, Finistère) EA n° 29 040 0008, Opération n° 2022-107</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi morphologique du Sillon de Talbert pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - Centre National de la Recherche Scientifique; Université de Bretagne Occidentale. 2023, pp.1-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dieu</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04108589v1</w:t>
+                <w:t xml:space="preserve">hal-03936897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première campagne de fouille programmée sur le site multi-périodes de Porz ar Puns, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 18, SRA Bretagne. 2022, pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26594,90 +26594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi morphologique du Sillon de Talbert pour l’année 2021 (Commune de Pleubian – Période d’août 2020 à septembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26712,77 +26712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opéartion de sondage archéologique sur le Domaine Public Maritime : barrage de pêcherie &amp;quot;Gored ar Cuisnier&amp;quot;,île de Kemenez (Le Conquet, Finistère), OA-4709 DRASSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26807,1197 +26807,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rapport d'opération d'archéologie sous-marine, prospection par télédétection hyperstectrale dans l'archipel de Molène, OA-4831 DRASSM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution topo-morphologique du Sillon du Loc’h et du Sillon des Anglais (Landévennec) pour l’année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">DRASSM. 2021, 10 p</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG, UMR6554, Institut Universitaire Européen de la Mer, Technopôle Brest-Iroise, Place Nicolas Copernic, 29280 Plouzané. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975034v1</w:t>
+                <w:t xml:space="preserve">hal-03473378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution topo-morphologique du Sillon du Loc’h et du Sillon des Anglais (Landévennec) pour l’année 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">rapport d'opération d'archéologie sous-marine, prospection par télédétection hyperstectrale dans l'archipel de Molène, OA-4831 DRASSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LETG, UMR6554, Institut Universitaire Européen de la Mer, Technopôle Brest-Iroise, Place Nicolas Copernic, 29280 Plouzané. 2021</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Péres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRASSM. 2021, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473378v1</w:t>
+                <w:t xml:space="preserve">hal-03975034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sillon de Talbert : Etude des conditions hydrodynamiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Suivi morphologique du Sillon de Talbert pour l'année 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ACTIMAR; Université de Bretagne Occidentale. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6554 LETG. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070288v1</w:t>
+                <w:t xml:space="preserve">hal-03005634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi morphologique du Sillon de Talbert pour l'année 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sillon de Talbert : Etude des conditions hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivier Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6554 LETG. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ACTIMAR; Université de Bretagne Occidentale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005634v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude d'un territoire de l'âge du Bronze au premier âge du Fer, Programme 2018-2020, 2ème année de recherche pluriannuelle, prospections thématiques, n°164143 SRA Normandie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Normandie. 2020, 139 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975134v1</w:t>
+                <w:t xml:space="preserve">hal-02467775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de l’Anse-à-Henry, Saint-Pierre, Saint-Pierre et Miquelon, Rapport final d’opération de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reginald Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; Université de Rennes 1; Université Laval (Québec, Canada). 2020, 169 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autour de Tatihou : Etude d’un territoire de l’âge du Bronze au premier âge du fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 164143, INRAP Grand-Ouest. 2020, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467775v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Tatihou : Etude d’un territoire de l’âge du Bronze au premier âge du fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude d'un territoire de l'âge du Bronze au premier âge du Fer, Programme 2018-2020, 2ème année de recherche pluriannuelle, prospections thématiques, n°164143 SRA Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 164143, INRAP Grand-Ouest. 2020, pp.141</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Normandie. 2020, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03070258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude du territoire de l'âge du Bronze au premier âge du Fer, Prospections thématiques, n°164143 SRA Normandie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Normandie. 2019, 101 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975178v1</w:t>
+                <w:t xml:space="preserve">hal-02133489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rapport Final d'Opération - Autour de Tatihou, étude du territoire de l'âge du Bronze au premier âge du Fer, Prospections thématiques, n°164143 SRA Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabel Tardieu</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS. 2019</w:t>
+              <w:t xml:space="preserve">SRA Normandie. 2019, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133489v1</w:t>
+                <w:t xml:space="preserve">hal-03975178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne, Finistère, île Molène. Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28075,77 +28075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic topo-morpho-sédimentaire des sillons du Loc'h et des Anglais (Landévennec) pour l'année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne occidentale - Brest; LETG-Brest UMR 6554 CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -28167,90 +28167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28285,90 +28285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Houron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28403,103 +28403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Tatihou : Etude du territoire de l’âge du Bronze au premier âge du fer - Année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lereverrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28525,103 +28525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter-et sub-tidaux (façade Manche- Atlantique, Région Bretagne, Finistère).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Opérations n° OA 2955 et OA 3002, DRASSM. 2017, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28660,77 +28660,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28765,51 +28765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28887,103 +28887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2016, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29035,64 +29035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Occidentale. 2015, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -29114,90 +29114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de prospections « Bronze ancien », rapport n° 5 : fouille programmée du site de Kerneïs Langristin (Plounévez-Lochrist, 29)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29236,77 +29236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition d'un état topo-morphologique initial sur les sillons et les marais maritimes de la rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -29341,77 +29341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -29427,293 +29427,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sillons de la rade de Brest et les marais maritimes associés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2012, 66 p. (tome 1), 71 p. (tome 2)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2012, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663331v1</w:t>
+                <w:t xml:space="preserve">hal-00756373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les sillons de la rade de Brest et les marais maritimes associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2012, 14 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2012, 66 p. (tome 1), 71 p. (tome 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756373v1</w:t>
+                <w:t xml:space="preserve">hal-00663331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2011, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -29735,103 +29735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de prospections « Bronze ancien », rapport n° 3 : Rapport de prospection thématique à Lannilis et ses communes environnantes (29). Opération n° 2011 - 213, autorisation préfectorale du 24 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Bretagne. 2011, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29870,64 +29870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi morphosédimentaire du sillon de Talbert pour l'année 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2010, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -29949,77 +29949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération n° 2010 – 211, autorisation préfectorale du 17 février 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30071,103 +30071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molenais : prospection inventaire sur les îles de Quéménez (Le Conquet) et du Lédénez Vraz (Molène) (Finistère), autorisation préfectorale du 22 mai 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13, SRA Bretagne. 2009, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30189,77 +30189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topo-morphologique du sillon de Talbert (commune de Pleubian - période 2008-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2009, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -30281,77 +30281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième rapport d'activité sur le suivi topo-morphologique du sillon de Talbert (commune de Pleubian - période 2007-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2008, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -30373,64 +30373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité sur le suivi topo-morphologique du sillon du Talbert (commune de Pleubian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30465,64 +30465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi de l'évolution des dunes de Saint-Michel-en-Grève et de Tréduder et des travaux de rectification des filières du Yar et du Roscoat au cours de l'année 2003-2004 (Baie de Saint-Michel-en-Grève - Côtes d'Armor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest UMR 6554 CNRS; Université de Bretagne Occidentale (UBO). 2005, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -30544,64 +30544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le suivi des dunes de Saint-Michel-en-Grève et de Tréduder et des travaux de rectification des filières du Yar et du Roscoat au cours de l'année 2002-2003 (Baie de Saint-Michel-en-Grève - Côtes d'Armor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut Universitaire Européen de la Mer/UBO. 2003, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -30655,51 +30655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flèches de galets de Bretagne : morphodynamiques passée, présente et prévisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. Université de Bretagne occidentale - Brest, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -30816,51 +30816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0B53314"/>
+    <w:nsid w:val="667E91AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31047,51 +31047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-stephan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7975-2149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152090827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Keroulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05040208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Doeuff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian St&#233;phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d3u" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczy&#324;ska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cudennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104805" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Apostolopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04162646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100851" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roland Gehrels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21898" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Fersi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107678" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14071679" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.8697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hasco&#235;t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10123" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101998v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12230" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Coste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106135" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02903723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1880505" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02834346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5RLJVHJR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01968991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11228" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6996" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02301471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6831" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lereverrend" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618816457" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285998v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muelbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Nidzieko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T.R. Acosta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E. Beaulieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo F. Bernardino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00527" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6951" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tardieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11908" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4NBRNRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441470v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Garc&#237;a-Artola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Kopp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S Khan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuisnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12277" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Netter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12092" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206613v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stevenin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7269" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Sparfel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2014.9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3W91DVCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03806144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2014.907" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2013.2501" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01086486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10246" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-512TCXFT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fernane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10386" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541851v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3662" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541848v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9416" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM0HVT67-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3252" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.529" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347019v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2407" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847799v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670592v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670567v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335743v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380571v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908154v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670892v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670885v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670992v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908047v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887495v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-254" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652898v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670897v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148516v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070316v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borthaire C&#233;dric" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052038v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052025v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toulec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670844v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051410v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670838v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051585v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051026v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051632v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652874v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148570v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861105v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A Milne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigur&#240;ur Sigur&#240;arson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148569v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861459v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148565v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520928v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520697v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503805v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520958v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148537v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148545v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148551v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kergourlay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520657v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861560v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizet M&#233;lanie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leseigneur Etienne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520687v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148524v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galenne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093222v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093318v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192726v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102835v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192722v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192724v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192699v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192691v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192695v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192668v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05131942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061890v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jumaucourt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Bernier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19154" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828784v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380632v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609115v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Mass&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Didier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499150v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050632v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884476v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616109v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520707v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503837v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138332v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102686v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509715v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441062v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houlgatte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4971.2004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781445v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaigneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauris" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448699v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429979v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901767v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli&#178;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194262v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908304v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57837/accEs-libre-seance-19-investigate-the-shore-sounding-the-past.html" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134006v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906274v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510474v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510493v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503289v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02324362v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tissier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Griveau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861309v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrhold" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309639v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gandois" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861285v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485455v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485454v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861528v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146229v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13716-2_15" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884363v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541880v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342887v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071251v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822726v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17481" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8G6LX8B0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909363v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534697v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Trionnaire" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380597v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380590v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403874v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948050v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506455v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fanton" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936897v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mescoff" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332633v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179961v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332642v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108589v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clochon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duigou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588352v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975059v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delamarre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975034v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473378v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070288v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Waeles" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005634v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483466v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467775v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070258v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133489v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129541v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730956v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148600v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520721v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531054v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357489v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141243v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884542v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859538v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663331v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884548v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543197v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884553v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139420v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556414v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363110v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272785v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271248v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083706v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355047v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-stephan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7975-2149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152090827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251313635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05040208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Doeuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian St&#233;phan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d3u" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Keroulle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cudennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Apostolopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczy&#324;ska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108983" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leballeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21970" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Autret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100851" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04162646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Fersi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107678" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roland Gehrels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14071679" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.8697" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101998v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ojoa.12230" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hasco&#235;t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10123" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ganne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Coste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02903723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1880505" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02301471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6831" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lereverrend" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01968991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-008.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6996" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02834346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5RLJVHJR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muelbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Nidzieko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T.R. Acosta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E. Beaulieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo F. Bernardino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00527" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618816457" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6951" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Garc&#237;a-Artola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Kopp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S Khan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tardieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11908" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4NBRNRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441470v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.03.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGB31DK9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuisnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12277" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12677" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6120SGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Netter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stevenin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Manceau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12092" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7269" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Sparfel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ppr.2014.9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3W91DVCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03806144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2014.907" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093125v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2013.2501" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01086486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10246" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-512TCXFT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fernane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10386" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9397" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3662" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541848v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9416" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM0HVT67-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3252" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.529" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347019v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2407" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670567v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671075v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847799v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670868v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335816v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380267v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336002v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670885v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908047v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-254" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670892v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336038v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217264v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galabertier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670897v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510404v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670876v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510235v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652898v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052038v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070316v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borthaire C&#233;dric" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070324v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670854v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148516v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051410v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670844v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052025v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toulec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371588v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102856v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670838v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051585v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051026v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222785v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051632v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148571v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051537v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861054v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861105v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A Milne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050605v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigur&#240;ur Sigur&#240;arson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520928v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861459v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148569v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148556v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148551v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kergourlay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148545v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503805v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520958v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148537v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520657v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512289v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520687v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861560v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizet M&#233;lanie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leseigneur Etienne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148524v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010070v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galenne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093222v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093318v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127928v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192722v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192718v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192724v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192699v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192695v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192691v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192668v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05131942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061890v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jumaucourt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Bernier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19154" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828784v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380632v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609115v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Mass&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Didier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499150v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050632v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884476v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616109v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520707v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503837v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138332v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102686v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509715v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441062v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houlgatte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4971.2004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781445v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaigneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauris" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429979v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901767v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli&#178;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448699v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908304v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57837/accEs-libre-seance-19-investigate-the-shore-sounding-the-past.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134006v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906274v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510474v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510493v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503289v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965971v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155247v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/une-maison-sous-les-dunes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861274v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrhold" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861309v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309639v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gandois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861285v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02324362v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tissier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Griveau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485455v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485454v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485451v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861528v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146229v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13716-2_15" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884363v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541880v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342887v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071251v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822726v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17481" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8G6LX8B0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138316v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909363v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534697v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Trionnaire" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380597v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403874v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380590v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948050v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506455v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fanton" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179961v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332633v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332642v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108589v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clochon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duigou" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936897v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mescoff" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588352v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975059v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delamarre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473378v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975034v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005634v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070288v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Waeles" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467775v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483466v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070258v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133489v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129541v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730956v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148600v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520721v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531054v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357489v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141243v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Martin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884542v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859538v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058033v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756373v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663331v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657256v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884548v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543197v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884553v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quillivic" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139420v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556414v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363110v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272785v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271248v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083706v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355047v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>