--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Suret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont l'optique non linéaire incohérente (turbulence d'onde, turbulence intégrable...), la dynamique non linéaire en général et la dynamique des systèmes d'optique fibrée en particulier. Mes travaux sont à la fois expérimentaux, numériques et théoriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a generalized Gibbs ensemble in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Bastianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.013514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/xz2w-hndp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spatio-temporal dynamics of breather gases in a recirculating fiber loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Biondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oregero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (22), pp.7043. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Nonlinear Evolution of Optical Soliton Gases: Growth and Decay in Integrable Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (15), pp.157201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hwpr-628r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled manipulation of solitons in a recirculating fiber loop using external potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.043232. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qcts-whtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Strongly Interacting Solitons in Optical Fiber Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Mullyadzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (19), pp.193804. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation-driven emergence of a soliton condensate in a nonlinear electrical transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (14), pp.147201. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton refraction by an optical soliton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.L042002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.5.l042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot observation of breathers from noise-induced modulation instability using heterodyne temporal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical spectral synthesis of breather gas for the focusing nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of the photonic band structure in a fiber-based Floquet-Bloch lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00750-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitonic model of the condensate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Evolution of the Time- and Space-Like Peregrine Breather in a Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6090308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a giant nonlinear wave-packet on the surface of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cavaleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02875-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rogue wave generation from narrowband partially coherent waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi K Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), pp.186804. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of the one-dimensional nonlinear Schrödinger equation in fiber optics: Rogue waves, modulation instability and self-focusing phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage of integrable turbulence in the one-dimensional nonlinear Schrodinger equation: A semiclassical approach to statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Evolution of the Locally Induced Modulational Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Nonlinear Stage of Modulation Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of rogue waves in partially coherent waves: A quantitative experimental comparison between hydrodynamics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of phase and amplitude by using a heterodyne time-lens system and ultrafast digital time-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Szwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.228+. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-018-0113-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral analysis of Peregrine solitons observed in optics and in hydrodynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.022219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.17852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.415. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.054101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative oscillation of non-degenerate transverse modes in an optical system: multimode operation in parametric oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.183901. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Spatiotemporal Trajectories of Solitons Using Arbitrary Potentials in Recirculating Fiber Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Loss and Gain on the Nonlinear Spectrum of Dense Optical Soliton Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of solitons in optical fiber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Time-Resolved Phase and Intensity Measurement of Breathers in the Nonlinear Stage of Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation for unidirectional surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la modulation non-linéaire contra-propagative des bords d’un train d’onde de gravité à la surface d’un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Non Linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional measurements of photon statistics within a multimodal temporal framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouahrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouarkoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Suret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont l'optique non linéaire incohérente (turbulence d'onde, turbulence intégrable...), la dynamique non linéaire en général et la dynamique des systèmes d'optique fibrée en particulier. Mes travaux sont à la fois expérimentaux, numériques et théoriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a generalized Gibbs ensemble in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Bastianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.013514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/xz2w-hndp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spatio-temporal dynamics of breather gases in a recirculating fiber loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Biondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oregero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (22), pp.7043. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Nonlinear Evolution of Optical Soliton Gases: Growth and Decay in Integrable Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (15), pp.157201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hwpr-628r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled manipulation of solitons in a recirculating fiber loop using external potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.043232. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qcts-whtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Strongly Interacting Solitons in Optical Fiber Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Mullyadzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (19), pp.193804. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation-driven emergence of a soliton condensate in a nonlinear electrical transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (14), pp.147201. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton refraction by an optical soliton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.L042002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.5.l042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical spectral synthesis of breather gas for the focusing nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of the photonic band structure in a fiber-based Floquet-Bloch lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00750-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot observation of breathers from noise-induced modulation instability using heterodyne temporal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitonic model of the condensate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Evolution of the Time- and Space-Like Peregrine Breather in a Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6090308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a giant nonlinear wave-packet on the surface of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cavaleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02875-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rogue wave generation from narrowband partially coherent waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi K Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), pp.186804. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of the one-dimensional nonlinear Schrödinger equation in fiber optics: Rogue waves, modulation instability and self-focusing phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100037. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Nonlinear Stage of Modulation Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage of integrable turbulence in the one-dimensional nonlinear Schrodinger equation: A semiclassical approach to statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Evolution of the Locally Induced Modulational Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of phase and amplitude by using a heterodyne time-lens system and ultrafast digital time-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Szwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.228+. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-018-0113-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of rogue waves in partially coherent waves: A quantitative experimental comparison between hydrodynamics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral analysis of Peregrine solitons observed in optics and in hydrodynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.022219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.415. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.17852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.054101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative oscillation of non-degenerate transverse modes in an optical system: multimode operation in parametric oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.183901. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Spatiotemporal Trajectories of Solitons Using Arbitrary Potentials in Recirculating Fiber Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Loss and Gain on the Nonlinear Spectrum of Dense Optical Soliton Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of solitons in optical fiber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Time-Resolved Phase and Intensity Measurement of Breathers in the Nonlinear Stage of Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation for unidirectional surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la modulation non-linéaire contra-propagative des bords d’un train d’onde de gravité à la surface d’un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Non Linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of deep-water solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barckicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional measurements of photon statistics within a multimodal temporal framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouahrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouarkoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Bastianello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xz2w-hndp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Biondini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oregero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hwpr-628r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qcts-whtp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Mullyadzhanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.193804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720563v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Congy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.02874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.l042002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408730" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Evain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00750-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gelash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Agafontsev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6090308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02875-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Agafontsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi K Upreti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.186804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi Upreti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien E. Kraych" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.054101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.093902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Koussaifi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-018-0113-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.022219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288468v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.183901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110943" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouahrouche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouarkoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Bastianello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xz2w-hndp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Biondini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oregero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hwpr-628r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qcts-whtp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Mullyadzhanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.193804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720563v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Congy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.02874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.l042002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Evain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00750-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gelash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Agafontsev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6090308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02875-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Agafontsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi K Upreti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.186804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi Upreti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Evain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien E. Kraych" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.093902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.054101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-018-0113-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Koussaifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.022219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288468v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.183901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110943" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouahrouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouarkoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>