--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Suret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont l'optique non linéaire incohérente (turbulence d'onde, turbulence intégrable...), la dynamique non linéaire en général et la dynamique des systèmes d'optique fibrée en particulier. Mes travaux sont à la fois expérimentaux, numériques et théoriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a generalized Gibbs ensemble in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Bastianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.013514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/xz2w-hndp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spatio-temporal dynamics of breather gases in a recirculating fiber loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Biondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oregero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (22), pp.7043. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Nonlinear Evolution of Optical Soliton Gases: Growth and Decay in Integrable Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (15), pp.157201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hwpr-628r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled manipulation of solitons in a recirculating fiber loop using external potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.043232. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qcts-whtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Strongly Interacting Solitons in Optical Fiber Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Mullyadzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (19), pp.193804. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation-driven emergence of a soliton condensate in a nonlinear electrical transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (14), pp.147201. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton refraction by an optical soliton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.L042002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.5.l042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical spectral synthesis of breather gas for the focusing nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of the photonic band structure in a fiber-based Floquet-Bloch lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00750-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot observation of breathers from noise-induced modulation instability using heterodyne temporal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitonic model of the condensate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Evolution of the Time- and Space-Like Peregrine Breather in a Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6090308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a giant nonlinear wave-packet on the surface of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cavaleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02875-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rogue wave generation from narrowband partially coherent waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi K Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), pp.186804. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of the one-dimensional nonlinear Schrödinger equation in fiber optics: Rogue waves, modulation instability and self-focusing phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100037. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Nonlinear Stage of Modulation Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage of integrable turbulence in the one-dimensional nonlinear Schrodinger equation: A semiclassical approach to statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Evolution of the Locally Induced Modulational Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of phase and amplitude by using a heterodyne time-lens system and ultrafast digital time-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Szwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.228+. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-018-0113-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of rogue waves in partially coherent waves: A quantitative experimental comparison between hydrodynamics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral analysis of Peregrine solitons observed in optics and in hydrodynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.022219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.415. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.17852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.054101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative oscillation of non-degenerate transverse modes in an optical system: multimode operation in parametric oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.183901. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Spatiotemporal Trajectories of Solitons Using Arbitrary Potentials in Recirculating Fiber Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Loss and Gain on the Nonlinear Spectrum of Dense Optical Soliton Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of solitons in optical fiber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Time-Resolved Phase and Intensity Measurement of Breathers in the Nonlinear Stage of Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation for unidirectional surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la modulation non-linéaire contra-propagative des bords d’un train d’onde de gravité à la surface d’un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Non Linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of deep-water solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barckicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional measurements of photon statistics within a multimodal temporal framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouahrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouarkoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Suret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont l'optique non linéaire incohérente (turbulence d'onde, turbulence intégrable...), la dynamique non linéaire en général et la dynamique des systèmes d'optique fibrée en particulier. Mes travaux sont à la fois expérimentaux, numériques et théoriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a generalized Gibbs ensemble in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Bastianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.013514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/xz2w-hndp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled manipulation of solitons in a recirculating fiber loop using external potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.043232. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qcts-whtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spatio-temporal dynamics of breather gases in a recirculating fiber loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Biondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oregero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (22), pp.7043. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Nonlinear Evolution of Optical Soliton Gases: Growth and Decay in Integrable Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (15), pp.157201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hwpr-628r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Strongly Interacting Solitons in Optical Fiber Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Mullyadzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (19), pp.193804. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation-driven emergence of a soliton condensate in a nonlinear electrical transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (14), pp.147201. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton refraction by an optical soliton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.L042002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.5.l042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot observation of breathers from noise-induced modulation instability using heterodyne temporal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of the photonic band structure in a fiber-based Floquet-Bloch lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00750-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical spectral synthesis of breather gas for the focusing nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a giant nonlinear wave-packet on the surface of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cavaleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02875-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Evolution of the Time- and Space-Like Peregrine Breather in a Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6090308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitonic model of the condensate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rogue wave generation from narrowband partially coherent waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi K Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), pp.186804. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of the one-dimensional nonlinear Schrödinger equation in fiber optics: Rogue waves, modulation instability and self-focusing phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage of integrable turbulence in the one-dimensional nonlinear Schrodinger equation: A semiclassical approach to statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Evolution of the Locally Induced Modulational Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Nonlinear Stage of Modulation Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of phase and amplitude by using a heterodyne time-lens system and ultrafast digital time-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Szwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.228+. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-018-0113-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of rogue waves in partially coherent waves: A quantitative experimental comparison between hydrodynamics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral analysis of Peregrine solitons observed in optics and in hydrodynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.022219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.17852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.415. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.054101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative oscillation of non-degenerate transverse modes in an optical system: multimode operation in parametric oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.183901. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Spatiotemporal Trajectories of Solitons Using Arbitrary Potentials in Recirculating Fiber Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Loss and Gain on the Nonlinear Spectrum of Dense Optical Soliton Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of solitons in optical fiber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Time-Resolved Phase and Intensity Measurement of Breathers in the Nonlinear Stage of Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation for unidirectional surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la modulation non-linéaire contra-propagative des bords d’un train d’onde de gravité à la surface d’un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Non Linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of deep-water solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barckicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional measurements of photon statistics within a multimodal temporal framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouahrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouarkoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Bastianello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xz2w-hndp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Biondini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oregero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hwpr-628r" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qcts-whtp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Mullyadzhanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.193804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720563v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Congy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.02874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.l042002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Evain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00750-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gelash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Agafontsev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6090308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02875-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Agafontsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi K Upreti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.186804" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi Upreti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Evain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien E. Kraych" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.093902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.054101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-018-0113-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Koussaifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.022219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288468v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.183901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110943" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouahrouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouarkoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Bastianello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xz2w-hndp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qcts-whtp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Biondini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oregero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hwpr-628r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Mullyadzhanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.193804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720563v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Congy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.02874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.l042002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408730" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Evain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00750-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ruiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02875-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6090308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gelash" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Agafontsev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Agafontsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi K Upreti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.186804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi Upreti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Evain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien E. Kraych" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.054101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.093902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-018-0113-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Koussaifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.022219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288468v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.183901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110943" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouahrouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouarkoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>