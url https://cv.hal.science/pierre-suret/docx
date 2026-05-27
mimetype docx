--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Suret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont l'optique non linéaire incohérente (turbulence d'onde, turbulence intégrable...), la dynamique non linéaire en général et la dynamique des systèmes d'optique fibrée en particulier. Mes travaux sont à la fois expérimentaux, numériques et théoriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a generalized Gibbs ensemble in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Bastianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.013514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/xz2w-hndp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled manipulation of solitons in a recirculating fiber loop using external potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.043232. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qcts-whtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spatio-temporal dynamics of breather gases in a recirculating fiber loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Biondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oregero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (22), pp.7043. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Nonlinear Evolution of Optical Soliton Gases: Growth and Decay in Integrable Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (15), pp.157201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hwpr-628r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Strongly Interacting Solitons in Optical Fiber Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Mullyadzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (19), pp.193804. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation-driven emergence of a soliton condensate in a nonlinear electrical transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (14), pp.147201. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton refraction by an optical soliton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.L042002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.5.l042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot observation of breathers from noise-induced modulation instability using heterodyne temporal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of the photonic band structure in a fiber-based Floquet-Bloch lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00750-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical spectral synthesis of breather gas for the focusing nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a giant nonlinear wave-packet on the surface of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cavaleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02875-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Evolution of the Time- and Space-Like Peregrine Breather in a Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6090308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitonic model of the condensate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rogue wave generation from narrowband partially coherent waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi K Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), pp.186804. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of the one-dimensional nonlinear Schrödinger equation in fiber optics: Rogue waves, modulation instability and self-focusing phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage of integrable turbulence in the one-dimensional nonlinear Schrodinger equation: A semiclassical approach to statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Evolution of the Locally Induced Modulational Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Nonlinear Stage of Modulation Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of phase and amplitude by using a heterodyne time-lens system and ultrafast digital time-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Szwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.228+. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-018-0113-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of rogue waves in partially coherent waves: A quantitative experimental comparison between hydrodynamics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral analysis of Peregrine solitons observed in optics and in hydrodynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.022219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.17852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.415. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.054101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative oscillation of non-degenerate transverse modes in an optical system: multimode operation in parametric oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.183901. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Spatiotemporal Trajectories of Solitons Using Arbitrary Potentials in Recirculating Fiber Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Loss and Gain on the Nonlinear Spectrum of Dense Optical Soliton Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of solitons in optical fiber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Time-Resolved Phase and Intensity Measurement of Breathers in the Nonlinear Stage of Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation for unidirectional surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la modulation non-linéaire contra-propagative des bords d’un train d’onde de gravité à la surface d’un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Non Linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of deep-water solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barckicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional measurements of photon statistics within a multimodal temporal framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouahrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouarkoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Suret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes thèmes de recherche sont l'optique non linéaire incohérente (turbulence d'onde, turbulence intégrable...), la dynamique non linéaire en général et la dynamique des systèmes d'optique fibrée en particulier. Mes travaux sont à la fois expérimentaux, numériques et théoriques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a generalized Gibbs ensemble in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvise Bastianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.013514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/xz2w-hndp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled manipulation of solitons in a recirculating fiber loop using external potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.043232. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qcts-whtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the spatio-temporal dynamics of breather gases in a recirculating fiber loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Biondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Oregero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (22), pp.7043. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.572781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Nonlinear Evolution of Optical Soliton Gases: Growth and Decay in Integrable Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (15), pp.157201. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hwpr-628r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of Strongly Interacting Solitons in Optical Fiber Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Mullyadzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (19), pp.193804. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.193804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation-driven emergence of a soliton condensate in a nonlinear electrical transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (14), pp.147201. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton refraction by an optical soliton gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), pp.L042002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.5.l042002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical spectral synthesis of breather gas for the focusing nonlinear Schrödinger equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of the photonic band structure in a fiber-based Floquet-Bloch lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00750-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot observation of breathers from noise-induced modulation instability using heterodyne temporal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2), pp.298. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitonic model of the condensate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a giant nonlinear wave-packet on the surface of the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cavaleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02875-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Evolution of the Time- and Space-Like Peregrine Breather in a Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids6090308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rogue wave generation from narrowband partially coherent waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S. Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.032209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi K Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Swing of Bloch Oscillations in Quantum Walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavi Upreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (18), pp.186804. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.186804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of the one-dimensional nonlinear Schrödinger equation in fiber optics: Rogue waves, modulation instability and self-focusing phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reviews in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100037. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revip.2019.100037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage of integrable turbulence in the one-dimensional nonlinear Schrodinger equation: A semiclassical approach to statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Evolution of the Locally Induced Modulational Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.054101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Nonlinear Stage of Modulation Instability in Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien E. Kraych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Agafontsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (9), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.093902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot measurement of phase and amplitude by using a heterodyne time-lens system and ultrafast digital time-holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Szwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.228+. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-018-0113-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of rogue waves in partially coherent waves: A quantitative experimental comparison between hydrodynamics and optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral analysis of Peregrine solitons observed in optics and in hydrodynamic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.022219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to process 3D+time microscopy images of developing organisms and reconstruct their cell lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Melani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Stašová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.8674. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.17852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.415. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.054101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative oscillation of non-degenerate transverse modes in an optical system: multimode operation in parametric oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Derozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.183901. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.183901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288468v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Spatiotemporal Trajectories of Solitons Using Arbitrary Potentials in Recirculating Fiber Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Loss and Gain on the Nonlinear Spectrum of Dense Optical Soliton Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of solitons in optical fiber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gelash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Time-Resolved Phase and Intensity Measurement of Breathers in the Nonlinear Stage of Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleoe-eqec.2019.8872934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de houle en bassin sur de grandes distances de propagation : méthode non-linéaire pour une enveloppe non-modulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion relation for unidirectional surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la modulation non-linéaire contra-propagative des bords d’un train d’onde de gravité à la surface d’un fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Rencontre du Non-Linéaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Falcon; M. Lefranc; F. Pétrélis; C.-T. Pham, Mar 2019, Paris, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Non Linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction of deep-water solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barckicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidimensional measurements of photon statistics within a multimodal temporal framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ouahrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouarkoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Bastianello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xz2w-hndp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qcts-whtp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Biondini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oregero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hwpr-628r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Mullyadzhanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.193804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720563v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Congy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.02874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.l042002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408730" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Evain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00750-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ruiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02875-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6090308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gelash" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Agafontsev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Agafontsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi K Upreti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.186804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi Upreti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Evain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien E. Kraych" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.054101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.093902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-018-0113-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Koussaifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.022219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288468v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.183901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110943" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouahrouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouarkoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Bastianello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xz2w-hndp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qcts-whtp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Biondini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Oregero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.572781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hwpr-628r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Mullyadzhanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.193804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720563v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Damart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bonnemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Congy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.02874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.l042002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Evain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00750-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gelash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Agafontsev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavaleri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02875-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen He" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6090308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Agafontsev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.032209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi K Upreti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.186804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavi Upreti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revip.2019.100037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien E. Kraych" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.054101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.093902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-018-0113-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Koussaifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toffoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.022219" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rizzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Melani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sta&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288468v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.183901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110943" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleoe-eqec.2019.8872934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338218v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barckicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hainaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouahrouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouarkoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>